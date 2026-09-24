--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -540,53 +540,51 @@
       <c r="T3" s="4" t="inlineStr">
         <is>
           <t>Директор Плясецька Світлана Олексіївна</t>
         </is>
       </c>
       <c r="U3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y3" s="5" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Y3" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Таврійський навчально-реабілітаційний центр Херсонської обласної ради</t>
         </is>
       </c>
       <c r="B4" s="5" t="n">
         <v>147934</v>
       </c>
       <c r="C4" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
           <t>Таврійський НРЦ ХОР</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>