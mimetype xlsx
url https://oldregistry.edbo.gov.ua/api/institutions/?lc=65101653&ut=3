--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -337,51 +337,51 @@
           <t>Ліцензовані обсяги</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="4" t="inlineStr">
         <is>
           <t>Антонівська гімназія №21 Херсонської міської ради</t>
         </is>
       </c>
       <c r="B2" s="5" t="n">
         <v>134280</v>
       </c>
       <c r="C2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D2" s="4" t="inlineStr">
         <is>
           <t>Антонівська гімназія № 21</t>
         </is>
       </c>
       <c r="E2" s="4" t="inlineStr">
         <is>
-          <t>працює</t>
+          <t>призупинено</t>
         </is>
       </c>
       <c r="F2" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G2" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H2" s="6" t="inlineStr">
         <is>
           <t>6510165300</t>
         </is>
       </c>
       <c r="I2" s="4" t="inlineStr">
         <is>
           <t>Херсонська область</t>
         </is>
       </c>
       <c r="J2" s="4" t="inlineStr">
         <is>
           <t>смт Антонівка, Херсон, Херсонська область</t>
@@ -448,51 +448,51 @@
       <c r="Y2" s="5" t="n">
         <v>60</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="4" t="inlineStr">
         <is>
           <t>Антонівська загальноосвітня школа І-ІІІ ступенів №18 Херсонської міської ради</t>
         </is>
       </c>
       <c r="B3" s="5" t="n">
         <v>138350</v>
       </c>
       <c r="C3" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D3" s="4" t="inlineStr">
         <is>
           <t>Антонівський ЗЗСО №18</t>
         </is>
       </c>
       <c r="E3" s="4" t="inlineStr">
         <is>
-          <t>працює</t>
+          <t>призупинено</t>
         </is>
       </c>
       <c r="F3" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G3" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H3" s="6" t="inlineStr">
         <is>
           <t>6510165300</t>
         </is>
       </c>
       <c r="I3" s="4" t="inlineStr">
         <is>
           <t>Херсонська область</t>
         </is>
       </c>
       <c r="J3" s="4" t="inlineStr">
         <is>
           <t>смт Антонівка, Херсон, Херсонська область</t>