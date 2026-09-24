--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -545,641 +545,645 @@
       <c r="U3" s="6" t="inlineStr">
         <is>
           <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y3" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
-          <t>Херсонська гімназія № 28 Херсонської міської ради</t>
+          <t>Херсонська гімназія № 15 Херсонської міської ради</t>
         </is>
       </c>
       <c r="B4" s="5" t="n">
-        <v>143517</v>
+        <v>143627</v>
       </c>
       <c r="C4" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
-          <t>Херсонська гімназія №28</t>
+          <t>Гімназія № 15</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F4" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G4" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H4" s="6" t="inlineStr">
         <is>
           <t>6510136900</t>
         </is>
       </c>
       <c r="I4" s="4" t="inlineStr">
         <is>
           <t>Херсонська область</t>
         </is>
       </c>
       <c r="J4" s="4" t="inlineStr">
         <is>
           <t>Херсон, Херсонська область</t>
         </is>
       </c>
       <c r="K4" s="4" t="inlineStr">
         <is>
-          <t>провулок Августа Вірлича, 1</t>
+          <t>провулок Комбайновий, 13</t>
         </is>
       </c>
       <c r="L4" s="6" t="inlineStr">
         <is>
           <t>UA65100150010361097</t>
         </is>
       </c>
       <c r="M4" s="4" t="inlineStr">
         <is>
           <t>Херсонська обл., м. Херсон</t>
         </is>
       </c>
       <c r="N4" s="7"/>
       <c r="O4" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Херсонської міської ради</t>
         </is>
       </c>
       <c r="P4" s="4" t="inlineStr">
         <is>
-          <t>(0552)224285</t>
+          <t>(0552)494367,(0552)491096</t>
         </is>
       </c>
       <c r="Q4" s="4"/>
       <c r="R4" s="4" t="inlineStr">
         <is>
-          <t>school28ks@ukr.net</t>
+          <t>nvk15.ks@gmail.com</t>
         </is>
       </c>
       <c r="S4" s="4" t="inlineStr">
         <is>
-          <t>http://school-28-kherson.site</t>
+          <t>https://gimnazia15.ks.ua/</t>
         </is>
       </c>
       <c r="T4" s="4" t="inlineStr">
         <is>
-          <t>Директор Надточій Тетяна Валеріївна</t>
+          <t>Директор Савун Тетяна Вікторівна</t>
         </is>
       </c>
       <c r="U4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y4" s="5" t="n">
-        <v>240</v>
+        <v>70</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
-          <t>Херсонська гімназія №16 із вивченням мов національних меншин Херсонської міської ради</t>
+          <t>Херсонська гімназія № 28 Херсонської міської ради</t>
         </is>
       </c>
       <c r="B5" s="5" t="n">
-        <v>143661</v>
+        <v>143517</v>
       </c>
       <c r="C5" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D5" s="4" t="inlineStr">
         <is>
-          <t>Херсонський ЗЗСО №16</t>
+          <t>Херсонська гімназія №28</t>
         </is>
       </c>
       <c r="E5" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F5" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G5" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H5" s="6" t="inlineStr">
         <is>
           <t>6510136900</t>
         </is>
       </c>
       <c r="I5" s="4" t="inlineStr">
         <is>
           <t>Херсонська область</t>
         </is>
       </c>
       <c r="J5" s="4" t="inlineStr">
         <is>
           <t>Херсон, Херсонська область</t>
         </is>
       </c>
       <c r="K5" s="4" t="inlineStr">
         <is>
-          <t>вулиця Європейська, 2</t>
+          <t>провулок Августа Вірлича, 1</t>
         </is>
       </c>
       <c r="L5" s="6" t="inlineStr">
         <is>
           <t>UA65100150010361097</t>
         </is>
       </c>
       <c r="M5" s="4" t="inlineStr">
         <is>
           <t>Херсонська обл., м. Херсон</t>
         </is>
       </c>
       <c r="N5" s="7"/>
       <c r="O5" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Херсонської міської ради</t>
         </is>
       </c>
       <c r="P5" s="4" t="inlineStr">
         <is>
-          <t>(0552)467404</t>
+          <t>(0552)224285</t>
         </is>
       </c>
       <c r="Q5" s="4"/>
       <c r="R5" s="4" t="inlineStr">
         <is>
-          <t>gimnaziya_16@ukr.net</t>
-[...2 lines deleted...]
-      <c r="S5" s="4"/>
+          <t>school28ks@ukr.net</t>
+        </is>
+      </c>
+      <c r="S5" s="4" t="inlineStr">
+        <is>
+          <t>http://school-28-kherson.site</t>
+        </is>
+      </c>
       <c r="T5" s="4" t="inlineStr">
         <is>
-          <t>Директор Головченко Крістіна Азерівна</t>
+          <t>Директор Надточій Тетяна Валеріївна</t>
         </is>
       </c>
       <c r="U5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y5" s="5" t="n">
-        <v>60</v>
+        <v>240</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
-          <t>Херсонська загальноосвітня школа I-III ступенів №44 Херсонської міської ради</t>
+          <t>Херсонська гімназія № 4 Херсонської міської ради</t>
         </is>
       </c>
       <c r="B6" s="5" t="n">
-        <v>143890</v>
+        <v>137905</v>
       </c>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D6" s="4" t="inlineStr">
         <is>
-          <t>Херсонський ЗЗСО №44</t>
+          <t>Гімназія № 4</t>
         </is>
       </c>
       <c r="E6" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F6" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G6" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H6" s="6" t="inlineStr">
         <is>
           <t>6510136900</t>
         </is>
       </c>
       <c r="I6" s="4" t="inlineStr">
         <is>
           <t>Херсонська область</t>
         </is>
       </c>
       <c r="J6" s="4" t="inlineStr">
         <is>
           <t>Херсон, Херсонська область</t>
         </is>
       </c>
       <c r="K6" s="4" t="inlineStr">
         <is>
-          <t>вулиця Академіка Тарле, 10</t>
+          <t>вулиця Кости Хетагурова, 59</t>
         </is>
       </c>
       <c r="L6" s="6" t="inlineStr">
         <is>
           <t>UA65100150010361097</t>
         </is>
       </c>
       <c r="M6" s="4" t="inlineStr">
         <is>
           <t>Херсонська обл., м. Херсон</t>
         </is>
       </c>
       <c r="N6" s="7"/>
       <c r="O6" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Херсонської міської ради</t>
         </is>
       </c>
       <c r="P6" s="4" t="inlineStr">
         <is>
-          <t>(0552)371581</t>
+          <t>(0552)37-28-97,(0552)23-85-85</t>
         </is>
       </c>
       <c r="Q6" s="4"/>
       <c r="R6" s="4" t="inlineStr">
         <is>
-          <t>znz44@ukr.net</t>
+          <t>school-4-kherson@ukr.net</t>
         </is>
       </c>
       <c r="S6" s="4" t="inlineStr">
         <is>
-          <t>https://khersonska44.e-schools.info/</t>
+          <t>http://school-4.ks.ua</t>
         </is>
       </c>
       <c r="T6" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Мальчикова Лариса Миколаївна</t>
+          <t>Директор Потук Олександра Іванівна</t>
         </is>
       </c>
       <c r="U6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y6" s="5" t="n">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="4" t="inlineStr">
         <is>
-          <t>Херсонська загальноосвітня школа І-ІІІ ступенів №4 Херсонської міської ради</t>
+          <t>Херсонська гімназія № 41 Херсонської міської ради</t>
         </is>
       </c>
       <c r="B7" s="5" t="n">
-        <v>137905</v>
+        <v>143626</v>
       </c>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D7" s="4" t="inlineStr">
         <is>
-          <t>Херсонський ЗЗСО №4</t>
+          <t>Гімназія №41</t>
         </is>
       </c>
       <c r="E7" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F7" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>початкова школа</t>
         </is>
       </c>
       <c r="G7" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H7" s="6" t="inlineStr">
         <is>
           <t>6510136900</t>
         </is>
       </c>
       <c r="I7" s="4" t="inlineStr">
         <is>
           <t>Херсонська область</t>
         </is>
       </c>
       <c r="J7" s="4" t="inlineStr">
         <is>
           <t>Херсон, Херсонська область</t>
         </is>
       </c>
       <c r="K7" s="4" t="inlineStr">
         <is>
-          <t>вулиця Кости Хетагурова, 59</t>
+          <t>вулиця Каштанова, 30</t>
         </is>
       </c>
       <c r="L7" s="6" t="inlineStr">
         <is>
           <t>UA65100150010361097</t>
         </is>
       </c>
       <c r="M7" s="4" t="inlineStr">
         <is>
           <t>Херсонська обл., м. Херсон</t>
         </is>
       </c>
       <c r="N7" s="7"/>
       <c r="O7" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Херсонської міської ради</t>
         </is>
       </c>
       <c r="P7" s="4" t="inlineStr">
         <is>
-          <t>(0552)37-28-97,(0552)23-85-85</t>
+          <t>(0552)238995</t>
         </is>
       </c>
       <c r="Q7" s="4"/>
       <c r="R7" s="4" t="inlineStr">
         <is>
-          <t>school-4-kherson@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>school41k30@ukr.net</t>
+        </is>
+      </c>
+      <c r="S7" s="4"/>
       <c r="T7" s="4" t="inlineStr">
         <is>
-          <t>Директор Потук Олександра Іванівна</t>
+          <t>Директор Поперечнюк Інна Вікторівна</t>
         </is>
       </c>
       <c r="U7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y7" s="5" t="n">
-        <v>120</v>
+        <v>85</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="4" t="inlineStr">
         <is>
-          <t>Херсонська загальноосвітня школа І-ІІІ ступенів №41 Херсонської міської ради</t>
+          <t>Херсонська гімназія № 44 Херсонської міської ради</t>
         </is>
       </c>
       <c r="B8" s="5" t="n">
-        <v>143626</v>
+        <v>143890</v>
       </c>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D8" s="4" t="inlineStr">
         <is>
-          <t>Херсонський ЗЗСО №41</t>
+          <t>Гімназія № 44</t>
         </is>
       </c>
       <c r="E8" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F8" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G8" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H8" s="6" t="inlineStr">
         <is>
           <t>6510136900</t>
         </is>
       </c>
       <c r="I8" s="4" t="inlineStr">
         <is>
           <t>Херсонська область</t>
         </is>
       </c>
       <c r="J8" s="4" t="inlineStr">
         <is>
           <t>Херсон, Херсонська область</t>
         </is>
       </c>
       <c r="K8" s="4" t="inlineStr">
         <is>
-          <t>вулиця Каштанова, 30</t>
+          <t>вулиця Академіка Тарле, 10</t>
         </is>
       </c>
       <c r="L8" s="6" t="inlineStr">
         <is>
           <t>UA65100150010361097</t>
         </is>
       </c>
       <c r="M8" s="4" t="inlineStr">
         <is>
           <t>Херсонська обл., м. Херсон</t>
         </is>
       </c>
       <c r="N8" s="7"/>
       <c r="O8" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Херсонської міської ради</t>
         </is>
       </c>
       <c r="P8" s="4" t="inlineStr">
         <is>
-          <t>(0552)238995</t>
+          <t>(0552)371581</t>
         </is>
       </c>
       <c r="Q8" s="4"/>
       <c r="R8" s="4" t="inlineStr">
         <is>
-          <t>school41k30@ukr.net</t>
-[...2 lines deleted...]
-      <c r="S8" s="4"/>
+          <t>znz44@ukr.net</t>
+        </is>
+      </c>
+      <c r="S8" s="4" t="inlineStr">
+        <is>
+          <t>https://khersonska44.e-schools.info/</t>
+        </is>
+      </c>
       <c r="T8" s="4" t="inlineStr">
         <is>
-          <t>Директор Поперечнюк Інна Вікторівна</t>
+          <t>В.о. директора Мальчикова Лариса Миколаївна</t>
         </is>
       </c>
       <c r="U8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y8" s="5" t="n">
-        <v>85</v>
+        <v>100</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="4" t="inlineStr">
         <is>
-          <t>Херсонська загальноосвітня школа І-ІІІ ступенів №45 Херсонської міської ради</t>
+          <t>Херсонська гімназія № 45 Херсонської міської ради</t>
         </is>
       </c>
       <c r="B9" s="5" t="n">
         <v>143857</v>
       </c>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D9" s="4" t="inlineStr">
         <is>
-          <t>Херсонський ЗЗСО №45</t>
+          <t>Гімназія №45</t>
         </is>
       </c>
       <c r="E9" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F9" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G9" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H9" s="6" t="inlineStr">
         <is>
           <t>6510136900</t>
         </is>
       </c>
       <c r="I9" s="4" t="inlineStr">
         <is>
           <t>Херсонська область</t>
         </is>
       </c>
       <c r="J9" s="4" t="inlineStr">
         <is>
           <t>Херсон, Херсонська область</t>
         </is>
       </c>
       <c r="K9" s="4" t="inlineStr">
         <is>
           <t>вулиця Академіка Тарле, 12</t>
@@ -1227,1044 +1231,1040 @@
           <t>ні</t>
         </is>
       </c>
       <c r="V9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y9" s="5" t="n">
         <v>90</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="4" t="inlineStr">
         <is>
-          <t>Херсонська загальноосвітня школа ІІ-ІІІ ступенів №34 Херсонської міської ради</t>
+          <t>Херсонська гімназія №16 із вивченням мов національних меншин Херсонської міської ради</t>
         </is>
       </c>
       <c r="B10" s="5" t="n">
-        <v>143747</v>
+        <v>143661</v>
       </c>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D10" s="4" t="inlineStr">
         <is>
-          <t>Херсонський ЗЗСО №34</t>
+          <t>Херсонський ЗЗСО №16</t>
         </is>
       </c>
       <c r="E10" s="4" t="inlineStr">
         <is>
-          <t>призупинено</t>
+          <t>працює</t>
         </is>
       </c>
       <c r="F10" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G10" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H10" s="6" t="inlineStr">
         <is>
           <t>6510136900</t>
         </is>
       </c>
       <c r="I10" s="4" t="inlineStr">
         <is>
           <t>Херсонська область</t>
         </is>
       </c>
       <c r="J10" s="4" t="inlineStr">
         <is>
           <t>Херсон, Херсонська область</t>
         </is>
       </c>
       <c r="K10" s="4" t="inlineStr">
         <is>
-          <t>вулиця Богородицька, 32</t>
+          <t>вулиця Європейська, 2</t>
         </is>
       </c>
       <c r="L10" s="6" t="inlineStr">
         <is>
           <t>UA65100150010361097</t>
         </is>
       </c>
       <c r="M10" s="4" t="inlineStr">
         <is>
           <t>Херсонська обл., м. Херсон</t>
         </is>
       </c>
       <c r="N10" s="7"/>
       <c r="O10" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Херсонської міської ради</t>
         </is>
       </c>
       <c r="P10" s="4" t="inlineStr">
         <is>
-          <t>(0552)460563,(0552)460068</t>
+          <t>(0552)467404</t>
         </is>
       </c>
       <c r="Q10" s="4"/>
       <c r="R10" s="4" t="inlineStr">
         <is>
-          <t>school3486@ukr.net</t>
+          <t>gimnaziya_16@ukr.net</t>
         </is>
       </c>
       <c r="S10" s="4"/>
       <c r="T10" s="4" t="inlineStr">
         <is>
-          <t>Директор Жулінська Ганна Миколаївна</t>
+          <t>Директор Головченко Крістіна Азерівна</t>
         </is>
       </c>
       <c r="U10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y10" s="5"/>
+      <c r="Y10" s="5" t="n">
+        <v>60</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="4" t="inlineStr">
         <is>
-          <t>Херсонська спеціалізована школа І-ІІІ ступенів №30 з поглибленим вивченням предметів природничо-математичного циклу та англійської мови Херсонської міської ради</t>
+          <t>Херсонська загальноосвітня школа ІІ-ІІІ ступенів №34 Херсонської міської ради</t>
         </is>
       </c>
       <c r="B11" s="5" t="n">
-        <v>138296</v>
+        <v>143747</v>
       </c>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
-          <t>Херсонський ЗЗСО №30</t>
+          <t>Херсонський ЗЗСО №34</t>
         </is>
       </c>
       <c r="E11" s="4" t="inlineStr">
         <is>
-          <t>працює</t>
+          <t>призупинено</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
-          <t>спеціалізована школа</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G11" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H11" s="6" t="inlineStr">
         <is>
           <t>6510136900</t>
         </is>
       </c>
       <c r="I11" s="4" t="inlineStr">
         <is>
           <t>Херсонська область</t>
         </is>
       </c>
       <c r="J11" s="4" t="inlineStr">
         <is>
           <t>Херсон, Херсонська область</t>
         </is>
       </c>
       <c r="K11" s="4" t="inlineStr">
         <is>
-          <t>вулиця Молодіжна, 12</t>
+          <t>вулиця Богородицька, 32</t>
         </is>
       </c>
       <c r="L11" s="6" t="inlineStr">
         <is>
           <t>UA65100150010361097</t>
         </is>
       </c>
       <c r="M11" s="4" t="inlineStr">
         <is>
           <t>Херсонська обл., м. Херсон</t>
         </is>
       </c>
       <c r="N11" s="7"/>
       <c r="O11" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Херсонської міської ради</t>
         </is>
       </c>
       <c r="P11" s="4" t="inlineStr">
         <is>
-          <t>(0552)225794</t>
+          <t>(0552)460563,(0552)460068</t>
         </is>
       </c>
       <c r="Q11" s="4"/>
       <c r="R11" s="4" t="inlineStr">
         <is>
-          <t>khersonschool30@gmail.com</t>
+          <t>school3486@ukr.net</t>
         </is>
       </c>
       <c r="S11" s="4"/>
       <c r="T11" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Войналович Оксана Віталіївна</t>
+          <t>Директор Жулінська Ганна Миколаївна</t>
         </is>
       </c>
       <c r="U11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y11" s="5" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Y11" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="4" t="inlineStr">
         <is>
-          <t>Херсонська спеціальна загальноосвітня школа №1 Херсонської міської ради</t>
+          <t>Херсонська спеціалізована школа І-ІІІ ступенів №30 з поглибленим вивченням предметів природничо-математичного циклу та англійської мови Херсонської міської ради</t>
         </is>
       </c>
       <c r="B12" s="5" t="n">
-        <v>148042</v>
+        <v>138296</v>
       </c>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
-          <t>Спеціальна школа №1</t>
+          <t>Херсонський ЗЗСО №30</t>
         </is>
       </c>
       <c r="E12" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
-          <t>спеціальна школа</t>
+          <t>спеціалізована школа</t>
         </is>
       </c>
       <c r="G12" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H12" s="6" t="inlineStr">
         <is>
           <t>6510136900</t>
         </is>
       </c>
       <c r="I12" s="4" t="inlineStr">
         <is>
           <t>Херсонська область</t>
         </is>
       </c>
       <c r="J12" s="4" t="inlineStr">
         <is>
           <t>Херсон, Херсонська область</t>
         </is>
       </c>
       <c r="K12" s="4" t="inlineStr">
         <is>
-          <t>вулиця Ярослава Мудрого, 4</t>
+          <t>вулиця Молодіжна, 12</t>
         </is>
       </c>
       <c r="L12" s="6" t="inlineStr">
         <is>
           <t>UA65100150010361097</t>
         </is>
       </c>
       <c r="M12" s="4" t="inlineStr">
         <is>
           <t>Херсонська обл., м. Херсон</t>
         </is>
       </c>
       <c r="N12" s="7"/>
       <c r="O12" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Херсонської міської ради</t>
         </is>
       </c>
       <c r="P12" s="4" t="inlineStr">
         <is>
-          <t>(0552)262308</t>
+          <t>(0552)225794</t>
         </is>
       </c>
       <c r="Q12" s="4"/>
       <c r="R12" s="4" t="inlineStr">
         <is>
-          <t>specschool1@ukr.net</t>
+          <t>khersonschool30@gmail.com</t>
         </is>
       </c>
       <c r="S12" s="4"/>
       <c r="T12" s="4" t="inlineStr">
         <is>
-          <t>Директор Петлюк Світлана Сергіївна</t>
+          <t>В.о. директора Войналович Оксана Віталіївна</t>
         </is>
       </c>
       <c r="U12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y12" s="5" t="n">
-        <v>20</v>
+        <v>142</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="4" t="inlineStr">
         <is>
-          <t>Херсонське вище училище фізичної культури Херсонської обласної ради</t>
+          <t>Херсонська спеціальна школа № 1 Херсонської міської ради</t>
         </is>
       </c>
       <c r="B13" s="5" t="n">
-        <v>147679</v>
+        <v>148042</v>
       </c>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
-          <t>ХВУФК</t>
+          <t>Спеціальна школа №1</t>
         </is>
       </c>
       <c r="E13" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
-          <t>спеціалізована школа-інтернат</t>
+          <t>спеціальна школа</t>
         </is>
       </c>
       <c r="G13" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H13" s="6" t="inlineStr">
         <is>
           <t>6510136900</t>
         </is>
       </c>
       <c r="I13" s="4" t="inlineStr">
         <is>
           <t>Херсонська область</t>
         </is>
       </c>
       <c r="J13" s="4" t="inlineStr">
         <is>
           <t>Херсон, Херсонська область</t>
         </is>
       </c>
       <c r="K13" s="4" t="inlineStr">
         <is>
-          <t>вулиця Петра Калнишевського, 2А</t>
+          <t>вулиця Ярослава Мудрого, 4</t>
         </is>
       </c>
       <c r="L13" s="6" t="inlineStr">
         <is>
           <t>UA65100150010361097</t>
         </is>
       </c>
       <c r="M13" s="4" t="inlineStr">
         <is>
           <t>Херсонська обл., м. Херсон</t>
         </is>
       </c>
       <c r="N13" s="7"/>
       <c r="O13" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти і науки Херсонської обласної державної адміністрації</t>
+          <t>Управління освіти Херсонської міської ради</t>
         </is>
       </c>
       <c r="P13" s="4" t="inlineStr">
         <is>
-          <t>(0552)422808</t>
+          <t>(0552)262308</t>
         </is>
       </c>
       <c r="Q13" s="4"/>
       <c r="R13" s="4" t="inlineStr">
         <is>
-          <t>snvksp@gmail.com</t>
+          <t>specschool1@ukr.net</t>
         </is>
       </c>
       <c r="S13" s="4"/>
       <c r="T13" s="4" t="inlineStr">
         <is>
-          <t>Директор Сух Валентин Васильович</t>
+          <t>Директор Петлюк Світлана Сергіївна</t>
         </is>
       </c>
       <c r="U13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y13" s="5"/>
+      <c r="Y13" s="5" t="n">
+        <v>20</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="4" t="inlineStr">
         <is>
-          <t>Херсонський багатопрофільний ліцей № 20 Херсонської міської ради</t>
+          <t>Херсонське вище училище фізичної культури Херсонської обласної ради</t>
         </is>
       </c>
       <c r="B14" s="5" t="n">
-        <v>138351</v>
+        <v>147679</v>
       </c>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
-          <t>Херсонська ліцей №20</t>
+          <t>ХВУФК</t>
         </is>
       </c>
       <c r="E14" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>спеціалізована школа-інтернат</t>
         </is>
       </c>
       <c r="G14" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H14" s="6" t="inlineStr">
         <is>
           <t>6510136900</t>
         </is>
       </c>
       <c r="I14" s="4" t="inlineStr">
         <is>
           <t>Херсонська область</t>
         </is>
       </c>
       <c r="J14" s="4" t="inlineStr">
         <is>
           <t>Херсон, Херсонська область</t>
         </is>
       </c>
       <c r="K14" s="4" t="inlineStr">
         <is>
-          <t>вулиця Віктора Гошкевича, 2</t>
+          <t>вулиця Петра Калнишевського, 2А</t>
         </is>
       </c>
       <c r="L14" s="6" t="inlineStr">
         <is>
           <t>UA65100150010361097</t>
         </is>
       </c>
       <c r="M14" s="4" t="inlineStr">
         <is>
           <t>Херсонська обл., м. Херсон</t>
         </is>
       </c>
       <c r="N14" s="7"/>
       <c r="O14" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти Херсонської міської ради</t>
+          <t>Управління освіти і науки Херсонської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P14" s="4" t="inlineStr">
         <is>
-          <t>(0552)491306</t>
+          <t>(0552)422808</t>
         </is>
       </c>
       <c r="Q14" s="4"/>
       <c r="R14" s="4" t="inlineStr">
         <is>
-          <t>lyceum20.ks@ukr.net</t>
+          <t>snvksp@gmail.com</t>
         </is>
       </c>
       <c r="S14" s="4"/>
       <c r="T14" s="4" t="inlineStr">
         <is>
-          <t>Директор Цеховлес Оксана Іллівна</t>
+          <t>Директор Сух Валентин Васильович</t>
         </is>
       </c>
       <c r="U14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y14" s="5" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Y14" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="4" t="inlineStr">
         <is>
-          <t>Херсонський ліцей № 6 Херсонської міської ради</t>
+          <t>Херсонський багатопрофільний ліцей № 20 Херсонської міської ради</t>
         </is>
       </c>
       <c r="B15" s="5" t="n">
-        <v>137911</v>
+        <v>138351</v>
       </c>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
-          <t>Херсонський ліцей №6</t>
+          <t>Херсонська ліцей №20</t>
         </is>
       </c>
       <c r="E15" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G15" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H15" s="6" t="inlineStr">
         <is>
           <t>6510136900</t>
         </is>
       </c>
       <c r="I15" s="4" t="inlineStr">
         <is>
           <t>Херсонська область</t>
         </is>
       </c>
       <c r="J15" s="4" t="inlineStr">
         <is>
           <t>Херсон, Херсонська область</t>
         </is>
       </c>
       <c r="K15" s="4" t="inlineStr">
         <is>
-          <t>вулиця Повітряних сил, 4</t>
+          <t>вулиця Віктора Гошкевича, 2</t>
         </is>
       </c>
       <c r="L15" s="6" t="inlineStr">
         <is>
           <t>UA65100150010361097</t>
         </is>
       </c>
       <c r="M15" s="4" t="inlineStr">
         <is>
           <t>Херсонська обл., м. Херсон</t>
         </is>
       </c>
       <c r="N15" s="7"/>
       <c r="O15" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Херсонської міської ради</t>
         </is>
       </c>
       <c r="P15" s="4" t="inlineStr">
         <is>
-          <t>(0552)225858</t>
+          <t>(0552)491306</t>
         </is>
       </c>
       <c r="Q15" s="4"/>
       <c r="R15" s="4" t="inlineStr">
         <is>
-          <t>gimnazija.6kherson@gmail.com</t>
+          <t>lyceum20.ks@ukr.net</t>
         </is>
       </c>
       <c r="S15" s="4"/>
       <c r="T15" s="4" t="inlineStr">
         <is>
-          <t>Директор Корж Світлана Сергіївна</t>
+          <t>Директор Цеховлес Оксана Іллівна</t>
         </is>
       </c>
       <c r="U15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y15" s="5" t="n">
-        <v>72</v>
+        <v>140</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="4" t="inlineStr">
         <is>
-          <t>Херсонський ліцей №27 Херсонської міської ради</t>
+          <t>Херсонський ліцей № 6 Херсонської міської ради</t>
         </is>
       </c>
       <c r="B16" s="5" t="n">
-        <v>141855</v>
+        <v>137911</v>
       </c>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
-          <t>ХЛ №27 ХМР</t>
+          <t>Херсонський ліцей №6</t>
         </is>
       </c>
       <c r="E16" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G16" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H16" s="6" t="inlineStr">
         <is>
           <t>6510136900</t>
         </is>
       </c>
       <c r="I16" s="4" t="inlineStr">
         <is>
           <t>Херсонська область</t>
         </is>
       </c>
       <c r="J16" s="4" t="inlineStr">
         <is>
           <t>Херсон, Херсонська область</t>
         </is>
       </c>
       <c r="K16" s="4" t="inlineStr">
         <is>
-          <t>вулиця полковника Кедровського, 8-А</t>
+          <t>вулиця Повітряних сил, 4</t>
         </is>
       </c>
       <c r="L16" s="6" t="inlineStr">
         <is>
           <t>UA65100150010361097</t>
         </is>
       </c>
       <c r="M16" s="4" t="inlineStr">
         <is>
           <t>Херсонська обл., м. Херсон</t>
         </is>
       </c>
       <c r="N16" s="7"/>
       <c r="O16" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Херсонської міської ради</t>
         </is>
       </c>
       <c r="P16" s="4" t="inlineStr">
         <is>
-          <t>(0552)33-72-50,(0552)33-77-72,(0552)33-74-82</t>
+          <t>(0552)225858</t>
         </is>
       </c>
       <c r="Q16" s="4"/>
       <c r="R16" s="4" t="inlineStr">
         <is>
-          <t>school_27kh@i.ua</t>
+          <t>gimnazija.6kherson@gmail.com</t>
         </is>
       </c>
       <c r="S16" s="4"/>
       <c r="T16" s="4" t="inlineStr">
         <is>
-          <t>Директор Мітковська Ірина Анатоліївна</t>
+          <t>Директор Корж Світлана Сергіївна</t>
         </is>
       </c>
       <c r="U16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y16" s="5" t="n">
-        <v>120</v>
+        <v>72</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="4" t="inlineStr">
         <is>
-          <t>Херсонський ліцей №31 Херсонської міської ради</t>
+          <t>Херсонський ліцей №27 Херсонської міської ради</t>
         </is>
       </c>
       <c r="B17" s="5" t="n">
-        <v>141490</v>
+        <v>141855</v>
       </c>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
-          <t>Херсонський ліцей № 31</t>
+          <t>ХЛ №27 ХМР</t>
         </is>
       </c>
       <c r="E17" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G17" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H17" s="6" t="inlineStr">
         <is>
           <t>6510136900</t>
         </is>
       </c>
       <c r="I17" s="4" t="inlineStr">
         <is>
           <t>Херсонська область</t>
         </is>
       </c>
       <c r="J17" s="4" t="inlineStr">
         <is>
           <t>Херсон, Херсонська область</t>
         </is>
       </c>
       <c r="K17" s="4" t="inlineStr">
         <is>
-          <t>проспект Незалежності, 79-А</t>
+          <t>вулиця полковника Кедровського, 8-А</t>
         </is>
       </c>
       <c r="L17" s="6" t="inlineStr">
         <is>
           <t>UA65100150010361097</t>
         </is>
       </c>
       <c r="M17" s="4" t="inlineStr">
         <is>
           <t>Херсонська обл., м. Херсон</t>
         </is>
       </c>
       <c r="N17" s="7"/>
       <c r="O17" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Херсонської міської ради</t>
         </is>
       </c>
       <c r="P17" s="4" t="inlineStr">
         <is>
-          <t>(0552)494106</t>
+          <t>(0552)33-72-50,(0552)33-77-72,(0552)33-74-82</t>
         </is>
       </c>
       <c r="Q17" s="4"/>
       <c r="R17" s="4" t="inlineStr">
         <is>
-          <t>school31_@ukr.net</t>
+          <t>school_27kh@i.ua</t>
         </is>
       </c>
       <c r="S17" s="4"/>
       <c r="T17" s="4" t="inlineStr">
         <is>
-          <t>Директор Новгородський Володимир Вікторович</t>
+          <t>Директор Мітковська Ірина Анатоліївна</t>
         </is>
       </c>
       <c r="U17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y17" s="5" t="n">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="4" t="inlineStr">
         <is>
-          <t>Херсонський навчально-виховний комплекс "Дошкільний навчальний заклад - загальноосвітня школа І-ІІІ ступенів" №15 Херсонської міської ради</t>
+          <t>Херсонський ліцей №31 Херсонської міської ради</t>
         </is>
       </c>
       <c r="B18" s="5" t="n">
-        <v>143627</v>
+        <v>141490</v>
       </c>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
-          <t>Херсонський НВК №15</t>
+          <t>Херсонський ліцей № 31</t>
         </is>
       </c>
       <c r="E18" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
-          <t>навчально-виховний комплекс (об'єднання)</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G18" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H18" s="6" t="inlineStr">
         <is>
           <t>6510136900</t>
         </is>
       </c>
       <c r="I18" s="4" t="inlineStr">
         <is>
           <t>Херсонська область</t>
         </is>
       </c>
       <c r="J18" s="4" t="inlineStr">
         <is>
           <t>Херсон, Херсонська область</t>
         </is>
       </c>
       <c r="K18" s="4" t="inlineStr">
         <is>
-          <t>провулок Комбайновий, 13</t>
+          <t>проспект Незалежності, 79-А</t>
         </is>
       </c>
       <c r="L18" s="6" t="inlineStr">
         <is>
           <t>UA65100150010361097</t>
         </is>
       </c>
       <c r="M18" s="4" t="inlineStr">
         <is>
           <t>Херсонська обл., м. Херсон</t>
         </is>
       </c>
       <c r="N18" s="7"/>
       <c r="O18" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Херсонської міської ради</t>
         </is>
       </c>
       <c r="P18" s="4" t="inlineStr">
         <is>
-          <t>(0552)494367,(0552)491096</t>
+          <t>(0552)494106</t>
         </is>
       </c>
       <c r="Q18" s="4"/>
       <c r="R18" s="4" t="inlineStr">
         <is>
-          <t>nvk15.ks@gmail.com</t>
-[...6 lines deleted...]
-      </c>
+          <t>school31_@ukr.net</t>
+        </is>
+      </c>
+      <c r="S18" s="4"/>
       <c r="T18" s="4" t="inlineStr">
         <is>
-          <t>Директор Савун Тетяна Вікторівна</t>
+          <t>Директор Новгородський Володимир Вікторович</t>
         </is>
       </c>
       <c r="U18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y18" s="5" t="n">
-        <v>70</v>
+        <v>100</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="4" t="inlineStr">
         <is>
           <t>Херсонський навчально-виховний комплекс "Дошкільний навчальний заклад - загальноосвітня школа І-ІІІ ступенів" №33 Херсонської міської ради</t>
         </is>
       </c>
       <c r="B19" s="5" t="n">
         <v>143623</v>
       </c>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>Херсонський НВК №33</t>
         </is>
       </c>
       <c r="E19" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>