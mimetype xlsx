--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -543,1059 +543,1059 @@
           <t>ні</t>
         </is>
       </c>
       <c r="V3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y3" s="5" t="n">
         <v>600</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
-          <t>Херсонська гімназія №14 Херсонської міської ради</t>
+          <t>Херсонська гімназія № 47 Херсонської міської ради</t>
         </is>
       </c>
       <c r="B4" s="5" t="n">
-        <v>143516</v>
+        <v>141568</v>
       </c>
       <c r="C4" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
-          <t>Херсонський ЗЗСО №14</t>
+          <t>Гімназія №47</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F4" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G4" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H4" s="6" t="inlineStr">
         <is>
           <t>6510136600</t>
         </is>
       </c>
       <c r="I4" s="4" t="inlineStr">
         <is>
           <t>Херсонська область</t>
         </is>
       </c>
       <c r="J4" s="4" t="inlineStr">
         <is>
           <t>Херсон, Херсонська область</t>
         </is>
       </c>
       <c r="K4" s="4" t="inlineStr">
         <is>
-          <t>вулиця Гетьмана Сагайдачного, 20</t>
+          <t>вулиця Філатова, 30</t>
         </is>
       </c>
       <c r="L4" s="6" t="inlineStr">
         <is>
           <t>UA65100150010217771</t>
         </is>
       </c>
       <c r="M4" s="4" t="inlineStr">
         <is>
           <t>Херсонська обл., м. Херсон</t>
         </is>
       </c>
       <c r="N4" s="7"/>
       <c r="O4" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Херсонської міської ради</t>
         </is>
       </c>
       <c r="P4" s="4" t="inlineStr">
         <is>
-          <t>(0552)26-33-39</t>
+          <t>(0552)226167,(0552)226094</t>
         </is>
       </c>
       <c r="Q4" s="4"/>
       <c r="R4" s="4" t="inlineStr">
         <is>
-          <t>shcola_14@ukr.net</t>
-[...2 lines deleted...]
-      <c r="S4" s="4"/>
+          <t>eschool47@ukr.net</t>
+        </is>
+      </c>
+      <c r="S4" s="4" t="inlineStr">
+        <is>
+          <t>47.edu.ks.ua</t>
+        </is>
+      </c>
       <c r="T4" s="4" t="inlineStr">
         <is>
-          <t>Директор Савченко Тетяна Сергіївна</t>
+          <t>Директор Хамзаєва Вікторія Миколаївна</t>
         </is>
       </c>
       <c r="U4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y4" s="5" t="n">
-        <v>80</v>
+        <v>70</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
-          <t>Херсонська гімназія №2 Херсонської міської ради</t>
+          <t>Херсонська гімназія № 54 з поглибленим вивченням іспанської та інших іноземних мов Херсонської міської ради</t>
         </is>
       </c>
       <c r="B5" s="5" t="n">
-        <v>141999</v>
+        <v>143744</v>
       </c>
       <c r="C5" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D5" s="4" t="inlineStr">
         <is>
-          <t>Херсонський ЗЗСО №2</t>
+          <t>Гімназія №54</t>
         </is>
       </c>
       <c r="E5" s="4" t="inlineStr">
         <is>
-          <t>призупинено</t>
+          <t>працює</t>
         </is>
       </c>
       <c r="F5" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G5" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H5" s="6" t="inlineStr">
         <is>
           <t>6510136600</t>
         </is>
       </c>
       <c r="I5" s="4" t="inlineStr">
         <is>
           <t>Херсонська область</t>
         </is>
       </c>
       <c r="J5" s="4" t="inlineStr">
         <is>
           <t>Херсон, Херсонська область</t>
         </is>
       </c>
       <c r="K5" s="4" t="inlineStr">
         <is>
-          <t>вулиця Білоруська, 1</t>
+          <t>вулиця Людвика Заменгофа, 6-А</t>
         </is>
       </c>
       <c r="L5" s="6" t="inlineStr">
         <is>
           <t>UA65100150010217771</t>
         </is>
       </c>
       <c r="M5" s="4" t="inlineStr">
         <is>
           <t>Херсонська обл., м. Херсон</t>
         </is>
       </c>
       <c r="N5" s="7"/>
       <c r="O5" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Херсонської міської ради</t>
         </is>
       </c>
       <c r="P5" s="4" t="inlineStr">
         <is>
-          <t>(0552)469538</t>
+          <t>(0552)291911</t>
         </is>
       </c>
       <c r="Q5" s="4"/>
       <c r="R5" s="4" t="inlineStr">
         <is>
-          <t>shkola2-ks@ukr.net</t>
+          <t>englishispan54@ukr.net</t>
         </is>
       </c>
       <c r="S5" s="4" t="inlineStr">
         <is>
-          <t>http://school2ks.klasna.com</t>
+          <t>https://54.edu.ks.ua/</t>
         </is>
       </c>
       <c r="T5" s="4" t="inlineStr">
         <is>
-          <t>Директор Хоменко Віталій Анатолійович</t>
+          <t>В.о. директора Божкевич Світлана Петрівна</t>
         </is>
       </c>
       <c r="U5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y5" s="5"/>
+      <c r="Y5" s="5" t="n">
+        <v>150</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
-          <t>Херсонська гімназія №3 Херсонської міської ради</t>
+          <t>Херсонська гімназія № 55 Херсонської міської ради</t>
         </is>
       </c>
       <c r="B6" s="5" t="n">
-        <v>138283</v>
+        <v>143878</v>
       </c>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D6" s="4" t="inlineStr">
         <is>
-          <t>Херсонська гімназія № 3</t>
+          <t>Гімназія № 55</t>
         </is>
       </c>
       <c r="E6" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F6" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G6" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H6" s="6" t="inlineStr">
         <is>
           <t>6510136600</t>
         </is>
       </c>
       <c r="I6" s="4" t="inlineStr">
         <is>
           <t>Херсонська область</t>
         </is>
       </c>
       <c r="J6" s="4" t="inlineStr">
         <is>
           <t>Херсон, Херсонська область</t>
         </is>
       </c>
       <c r="K6" s="4" t="inlineStr">
         <is>
-          <t>вулиця Патона, 15</t>
+          <t>вулиця Костя Гордієнка, 9-Б</t>
         </is>
       </c>
       <c r="L6" s="6" t="inlineStr">
         <is>
           <t>UA65100150010217771</t>
         </is>
       </c>
       <c r="M6" s="4" t="inlineStr">
         <is>
           <t>Херсонська обл., м. Херсон</t>
         </is>
       </c>
       <c r="N6" s="7"/>
       <c r="O6" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Херсонської міської ради</t>
         </is>
       </c>
       <c r="P6" s="4" t="inlineStr">
         <is>
-          <t>(0552)273460</t>
+          <t>(0552)29-14-60,(0552)29-21-83,(0552)29-51-80</t>
         </is>
       </c>
       <c r="Q6" s="4"/>
       <c r="R6" s="4" t="inlineStr">
         <is>
-          <t>School3.ks@ukr.net</t>
+          <t>school55kherson@ukr.net</t>
         </is>
       </c>
       <c r="S6" s="4"/>
       <c r="T6" s="4" t="inlineStr">
         <is>
-          <t>Директор Алієва Неллі Миколаївна</t>
+          <t>В.о. директора Сергєєва Світлана Василівна</t>
         </is>
       </c>
       <c r="U6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y6" s="5" t="n">
-        <v>70</v>
+        <v>120</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="4" t="inlineStr">
         <is>
-          <t>Херсонська гімназія №5 Херсонської міської ради</t>
+          <t>Херсонська гімназія №14 Херсонської міської ради</t>
         </is>
       </c>
       <c r="B7" s="5" t="n">
-        <v>137910</v>
+        <v>143516</v>
       </c>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D7" s="4" t="inlineStr">
         <is>
-          <t>Херсонська гімназія №5</t>
+          <t>Херсонський ЗЗСО №14</t>
         </is>
       </c>
       <c r="E7" s="4" t="inlineStr">
         <is>
-          <t>призупинено</t>
+          <t>працює</t>
         </is>
       </c>
       <c r="F7" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G7" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H7" s="6" t="inlineStr">
         <is>
           <t>6510136600</t>
         </is>
       </c>
       <c r="I7" s="4" t="inlineStr">
         <is>
           <t>Херсонська область</t>
         </is>
       </c>
       <c r="J7" s="4" t="inlineStr">
         <is>
           <t>Херсон, Херсонська область</t>
         </is>
       </c>
       <c r="K7" s="4" t="inlineStr">
         <is>
-          <t>вулиця Сухарна, 9/4</t>
+          <t>вулиця Гетьмана Сагайдачного, 20</t>
         </is>
       </c>
       <c r="L7" s="6" t="inlineStr">
         <is>
           <t>UA65100150010217771</t>
         </is>
       </c>
       <c r="M7" s="4" t="inlineStr">
         <is>
           <t>Херсонська обл., м. Херсон</t>
         </is>
       </c>
       <c r="N7" s="7"/>
       <c r="O7" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Херсонської міської ради</t>
         </is>
       </c>
       <c r="P7" s="4" t="inlineStr">
         <is>
-          <t>(0552)465212</t>
+          <t>(0552)26-33-39</t>
         </is>
       </c>
       <c r="Q7" s="4"/>
       <c r="R7" s="4" t="inlineStr">
         <is>
-          <t>school5.ks@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>shcola_14@ukr.net</t>
+        </is>
+      </c>
+      <c r="S7" s="4"/>
       <c r="T7" s="4" t="inlineStr">
         <is>
-          <t>Директор Тютюн Михайло Володимирович</t>
+          <t>Директор Савченко Тетяна Сергіївна</t>
         </is>
       </c>
       <c r="U7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y7" s="5"/>
+      <c r="Y7" s="5" t="n">
+        <v>80</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="4" t="inlineStr">
         <is>
-          <t>Херсонська загальноосвітня школа І-ІІІ ступенів №46 Херсонської міської ради</t>
+          <t>Херсонська гімназія №2 Херсонської міської ради</t>
         </is>
       </c>
       <c r="B8" s="5" t="n">
-        <v>143612</v>
+        <v>141999</v>
       </c>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D8" s="4" t="inlineStr">
         <is>
-          <t>Херсонський ЗЗСО №46</t>
+          <t>Херсонський ЗЗСО №2</t>
         </is>
       </c>
       <c r="E8" s="4" t="inlineStr">
         <is>
-          <t>працює</t>
+          <t>призупинено</t>
         </is>
       </c>
       <c r="F8" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G8" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H8" s="6" t="inlineStr">
         <is>
           <t>6510136600</t>
         </is>
       </c>
       <c r="I8" s="4" t="inlineStr">
         <is>
           <t>Херсонська область</t>
         </is>
       </c>
       <c r="J8" s="4" t="inlineStr">
         <is>
           <t>Херсон, Херсонська область</t>
         </is>
       </c>
       <c r="K8" s="4" t="inlineStr">
         <is>
-          <t>вулиця Фрітаун, 82</t>
+          <t>вулиця Білоруська, 1</t>
         </is>
       </c>
       <c r="L8" s="6" t="inlineStr">
         <is>
           <t>UA65100150010217771</t>
         </is>
       </c>
       <c r="M8" s="4" t="inlineStr">
         <is>
           <t>Херсонська обл., м. Херсон</t>
         </is>
       </c>
       <c r="N8" s="7"/>
       <c r="O8" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Херсонської міської ради</t>
         </is>
       </c>
       <c r="P8" s="4" t="inlineStr">
         <is>
-          <t>(0552)26-94-88</t>
+          <t>(0552)469538</t>
         </is>
       </c>
       <c r="Q8" s="4"/>
       <c r="R8" s="4" t="inlineStr">
         <is>
-          <t>school-46-kherson@ukr.net</t>
+          <t>shkola2-ks@ukr.net</t>
         </is>
       </c>
       <c r="S8" s="4" t="inlineStr">
         <is>
-          <t>https://school-46.ks.ua/wp/</t>
+          <t>http://school2ks.klasna.com</t>
         </is>
       </c>
       <c r="T8" s="4" t="inlineStr">
         <is>
-          <t>Директор Дробітько Антон Ігорович</t>
+          <t>Директор Хоменко Віталій Анатолійович</t>
         </is>
       </c>
       <c r="U8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y8" s="5" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Y8" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="4" t="inlineStr">
         <is>
-          <t>Херсонська загальноосвітня школа І-ІІІ ступенів №47 Херсонської міської ради</t>
+          <t>Херсонська гімназія №3 Херсонської міської ради</t>
         </is>
       </c>
       <c r="B9" s="5" t="n">
-        <v>141568</v>
+        <v>138283</v>
       </c>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D9" s="4" t="inlineStr">
         <is>
-          <t>Херсонський ЗЗСО №47</t>
+          <t>Гімназія № 3</t>
         </is>
       </c>
       <c r="E9" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F9" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G9" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H9" s="6" t="inlineStr">
         <is>
           <t>6510136600</t>
         </is>
       </c>
       <c r="I9" s="4" t="inlineStr">
         <is>
           <t>Херсонська область</t>
         </is>
       </c>
       <c r="J9" s="4" t="inlineStr">
         <is>
           <t>Херсон, Херсонська область</t>
         </is>
       </c>
       <c r="K9" s="4" t="inlineStr">
         <is>
-          <t>вулиця Філатова, 30</t>
+          <t>вулиця Патона, 15</t>
         </is>
       </c>
       <c r="L9" s="6" t="inlineStr">
         <is>
           <t>UA65100150010217771</t>
         </is>
       </c>
       <c r="M9" s="4" t="inlineStr">
         <is>
           <t>Херсонська обл., м. Херсон</t>
         </is>
       </c>
       <c r="N9" s="7"/>
       <c r="O9" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Херсонської міської ради</t>
         </is>
       </c>
       <c r="P9" s="4" t="inlineStr">
         <is>
-          <t>(0552)226167,(0552)226094</t>
+          <t>(0552)273460</t>
         </is>
       </c>
       <c r="Q9" s="4"/>
       <c r="R9" s="4" t="inlineStr">
         <is>
-          <t>eschool47@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>School3.ks@ukr.net</t>
+        </is>
+      </c>
+      <c r="S9" s="4"/>
       <c r="T9" s="4" t="inlineStr">
         <is>
-          <t>Директор Хамзаєва Вікторія Миколаївна</t>
+          <t>Директор Алієва Неллі Миколаївна</t>
         </is>
       </c>
       <c r="U9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y9" s="5" t="n">
         <v>70</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="4" t="inlineStr">
         <is>
-          <t>Херсонська загальноосвітня школа І-ІІІ ступенів №55 Херсонської міської ради</t>
+          <t>Херсонська гімназія №5 Херсонської міської ради</t>
         </is>
       </c>
       <c r="B10" s="5" t="n">
-        <v>143878</v>
+        <v>137910</v>
       </c>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D10" s="4" t="inlineStr">
         <is>
-          <t>Херсонський ЗЗСО №55</t>
+          <t>Херсонська гімназія №5</t>
         </is>
       </c>
       <c r="E10" s="4" t="inlineStr">
         <is>
-          <t>працює</t>
+          <t>призупинено</t>
         </is>
       </c>
       <c r="F10" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G10" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H10" s="6" t="inlineStr">
         <is>
           <t>6510136600</t>
         </is>
       </c>
       <c r="I10" s="4" t="inlineStr">
         <is>
           <t>Херсонська область</t>
         </is>
       </c>
       <c r="J10" s="4" t="inlineStr">
         <is>
           <t>Херсон, Херсонська область</t>
         </is>
       </c>
       <c r="K10" s="4" t="inlineStr">
         <is>
-          <t>вулиця Костя Гордієнка, 9-Б</t>
+          <t>вулиця Сухарна, 9/4</t>
         </is>
       </c>
       <c r="L10" s="6" t="inlineStr">
         <is>
           <t>UA65100150010217771</t>
         </is>
       </c>
       <c r="M10" s="4" t="inlineStr">
         <is>
           <t>Херсонська обл., м. Херсон</t>
         </is>
       </c>
       <c r="N10" s="7"/>
       <c r="O10" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Херсонської міської ради</t>
         </is>
       </c>
       <c r="P10" s="4" t="inlineStr">
         <is>
-          <t>(0552)29-14-60,(0552)29-21-83,(0552)29-51-80</t>
+          <t>(0552)465212</t>
         </is>
       </c>
       <c r="Q10" s="4"/>
       <c r="R10" s="4" t="inlineStr">
         <is>
-          <t>school55kherson@ukr.net</t>
-[...2 lines deleted...]
-      <c r="S10" s="4"/>
+          <t>school5.ks@ukr.net</t>
+        </is>
+      </c>
+      <c r="S10" s="4" t="inlineStr">
+        <is>
+          <t>http://school5ks.ucoz.ru</t>
+        </is>
+      </c>
       <c r="T10" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Сергєєва Світлана Василівна</t>
+          <t>Директор Тютюн Михайло Володимирович</t>
         </is>
       </c>
       <c r="U10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y10" s="5" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Y10" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="4" t="inlineStr">
         <is>
-          <t>Херсонська початкова школа №25 "Веселка" Херсонської міської ради</t>
+          <t>Херсонська загальноосвітня школа І-ІІІ ступенів №46 Херсонської міської ради</t>
         </is>
       </c>
       <c r="B11" s="5" t="n">
-        <v>141737</v>
+        <v>143612</v>
       </c>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
-          <t>Херсонський ЗЗСО № 25</t>
+          <t>Херсонський ЗЗСО №46</t>
         </is>
       </c>
       <c r="E11" s="4" t="inlineStr">
         <is>
-          <t>призупинено</t>
+          <t>працює</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
-          <t>початкова школа</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G11" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H11" s="6" t="inlineStr">
         <is>
           <t>6510136600</t>
         </is>
       </c>
       <c r="I11" s="4" t="inlineStr">
         <is>
           <t>Херсонська область</t>
         </is>
       </c>
       <c r="J11" s="4" t="inlineStr">
         <is>
           <t>Херсон, Херсонська область</t>
         </is>
       </c>
       <c r="K11" s="4" t="inlineStr">
         <is>
-          <t>вулиця Ратушна, 15-а</t>
+          <t>вулиця Фрітаун, 82</t>
         </is>
       </c>
       <c r="L11" s="6" t="inlineStr">
         <is>
           <t>UA65100150010217771</t>
         </is>
       </c>
       <c r="M11" s="4" t="inlineStr">
         <is>
           <t>Херсонська обл., м. Херсон</t>
         </is>
       </c>
       <c r="N11" s="7"/>
       <c r="O11" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Херсонської міської ради</t>
         </is>
       </c>
       <c r="P11" s="4" t="inlineStr">
         <is>
-          <t>(0552)223371</t>
+          <t>(0552)26-94-88</t>
         </is>
       </c>
       <c r="Q11" s="4"/>
       <c r="R11" s="4" t="inlineStr">
         <is>
-          <t>khveselka25@ukr.net</t>
-[...2 lines deleted...]
-      <c r="S11" s="4"/>
+          <t>school-46-kherson@ukr.net</t>
+        </is>
+      </c>
+      <c r="S11" s="4" t="inlineStr">
+        <is>
+          <t>https://school-46.ks.ua/wp/</t>
+        </is>
+      </c>
       <c r="T11" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Піддубна Наталія Вікторівна</t>
+          <t>Директор Бондар Сергій Сергійович</t>
         </is>
       </c>
       <c r="U11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y11" s="5"/>
+      <c r="Y11" s="5" t="n">
+        <v>160</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="4" t="inlineStr">
         <is>
-          <t>Херсонська спеціалізована школа І-ІІІ ступенів №54 з поглибленим вивченням іспанської та інших іноземних мов Херсонської міської ради</t>
+          <t>Херсонська початкова школа №25 "Веселка" Херсонської міської ради</t>
         </is>
       </c>
       <c r="B12" s="5" t="n">
-        <v>143744</v>
+        <v>141737</v>
       </c>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
-          <t>Херсонський ЗЗСО №54</t>
+          <t>Херсонський ЗЗСО № 25</t>
         </is>
       </c>
       <c r="E12" s="4" t="inlineStr">
         <is>
-          <t>працює</t>
+          <t>призупинено</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
-          <t>спеціалізована школа</t>
+          <t>початкова школа</t>
         </is>
       </c>
       <c r="G12" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H12" s="6" t="inlineStr">
         <is>
           <t>6510136600</t>
         </is>
       </c>
       <c r="I12" s="4" t="inlineStr">
         <is>
           <t>Херсонська область</t>
         </is>
       </c>
       <c r="J12" s="4" t="inlineStr">
         <is>
           <t>Херсон, Херсонська область</t>
         </is>
       </c>
       <c r="K12" s="4" t="inlineStr">
         <is>
-          <t>вулиця Людвика Заменгофа, 6-А</t>
+          <t>вулиця Ратушна, 15-а</t>
         </is>
       </c>
       <c r="L12" s="6" t="inlineStr">
         <is>
           <t>UA65100150010217771</t>
         </is>
       </c>
       <c r="M12" s="4" t="inlineStr">
         <is>
           <t>Херсонська обл., м. Херсон</t>
         </is>
       </c>
       <c r="N12" s="7"/>
       <c r="O12" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Херсонської міської ради</t>
         </is>
       </c>
       <c r="P12" s="4" t="inlineStr">
         <is>
-          <t>(0552)291911</t>
+          <t>(0552)223371</t>
         </is>
       </c>
       <c r="Q12" s="4"/>
       <c r="R12" s="4" t="inlineStr">
         <is>
-          <t>englishispan54@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>khveselka25@ukr.net</t>
+        </is>
+      </c>
+      <c r="S12" s="4"/>
       <c r="T12" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Божкевич Світлана Петрівна</t>
+          <t>В.о. директора Піддубна Наталія Вікторівна</t>
         </is>
       </c>
       <c r="U12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y12" s="5" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Y12" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="4" t="inlineStr">
         <is>
           <t>Херсонська спеціальна школа Херсонської обласної ради</t>
         </is>
       </c>
       <c r="B13" s="5" t="n">
         <v>150008</v>
       </c>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>Херсонська спеціальна школа</t>
         </is>
       </c>
       <c r="E13" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -2232,378 +2232,378 @@
           <t>ні</t>
         </is>
       </c>
       <c r="V18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y18" s="5" t="n">
         <v>150</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="4" t="inlineStr">
         <is>
-          <t>Херсонський навчально-виховний комплекс "Дошкільний навчальний заклад-загальноосвітня школа І-ІІ ступенів" №8 Херсонської міської ради</t>
+          <t>Херсонський навчально-виховний комплекс "Загальноосвітня школа ІІ ступеня - ліцей журналістики, економіки та правознавства" Херсонської міської ради</t>
         </is>
       </c>
       <c r="B19" s="5" t="n">
-        <v>138284</v>
+        <v>141874</v>
       </c>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
-          <t>Херсонський НВК № 8</t>
+          <t>Херсонський НВК ЛЖЕП</t>
         </is>
       </c>
       <c r="E19" s="4" t="inlineStr">
         <is>
           <t>призупинено</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>навчально-виховний комплекс (об'єднання)</t>
         </is>
       </c>
       <c r="G19" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H19" s="6" t="inlineStr">
         <is>
           <t>6510136600</t>
         </is>
       </c>
       <c r="I19" s="4" t="inlineStr">
         <is>
           <t>Херсонська область</t>
         </is>
       </c>
       <c r="J19" s="4" t="inlineStr">
         <is>
           <t>Херсон, Херсонська область</t>
         </is>
       </c>
       <c r="K19" s="4" t="inlineStr">
         <is>
-          <t>вулиця Антона Головатого, 7</t>
+          <t>вулиця Стрітенська, 17</t>
         </is>
       </c>
       <c r="L19" s="6" t="inlineStr">
         <is>
           <t>UA65100150010217771</t>
         </is>
       </c>
       <c r="M19" s="4" t="inlineStr">
         <is>
           <t>Херсонська обл., м. Херсон</t>
         </is>
       </c>
       <c r="N19" s="7"/>
       <c r="O19" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Херсонської міської ради</t>
         </is>
       </c>
       <c r="P19" s="4" t="inlineStr">
         <is>
-          <t>(0552)293074</t>
+          <t>(0552)428067,(0552)428183,(0552)428212</t>
         </is>
       </c>
       <c r="Q19" s="4"/>
       <c r="R19" s="4" t="inlineStr">
         <is>
-          <t>school8kh@proton.me</t>
-[...6 lines deleted...]
-      </c>
+          <t>irinyli2010@gmail.com</t>
+        </is>
+      </c>
+      <c r="S19" s="4"/>
       <c r="T19" s="4" t="inlineStr">
         <is>
-          <t>Директор Фокіна Ірина Олексіївна</t>
+          <t>Директор Завгородня Ірина Едуардівна</t>
         </is>
       </c>
       <c r="U19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y19" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="4" t="inlineStr">
         <is>
-          <t>Херсонський навчально-виховний комплекс "Загальноосвітня школа ІІ ступеня - ліцей журналістики, економіки та правознавства" Херсонської міської ради</t>
+          <t>Херсонський науковий ліцей Херсонської обласної ради</t>
         </is>
       </c>
       <c r="B20" s="5" t="n">
-        <v>141874</v>
+        <v>147010</v>
       </c>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
-          <t>Херсонський НВК ЛЖЕП</t>
+          <t>Херсонський ліцей</t>
         </is>
       </c>
       <c r="E20" s="4" t="inlineStr">
         <is>
-          <t>призупинено</t>
+          <t>працює</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
-          <t>навчально-виховний комплекс (об'єднання)</t>
+          <t>спеціалізована школа-інтернат</t>
         </is>
       </c>
       <c r="G20" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H20" s="6" t="inlineStr">
         <is>
           <t>6510136600</t>
         </is>
       </c>
       <c r="I20" s="4" t="inlineStr">
         <is>
           <t>Херсонська область</t>
         </is>
       </c>
       <c r="J20" s="4" t="inlineStr">
         <is>
           <t>Херсон, Херсонська область</t>
         </is>
       </c>
       <c r="K20" s="4" t="inlineStr">
         <is>
-          <t>вулиця Стрітенська, 17</t>
+          <t>вулиця Полтавська, 89</t>
         </is>
       </c>
       <c r="L20" s="6" t="inlineStr">
         <is>
           <t>UA65100150010217771</t>
         </is>
       </c>
       <c r="M20" s="4" t="inlineStr">
         <is>
           <t>Херсонська обл., м. Херсон</t>
         </is>
       </c>
       <c r="N20" s="7"/>
       <c r="O20" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти Херсонської міської ради</t>
+          <t>Управління освіти і науки Херсонської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P20" s="4" t="inlineStr">
         <is>
-          <t>(0552)428067,(0552)428183,(0552)428212</t>
+          <t>(0552)292071, (0552)297153</t>
         </is>
       </c>
       <c r="Q20" s="4"/>
       <c r="R20" s="4" t="inlineStr">
         <is>
-          <t>irinyli2010@gmail.com</t>
-[...2 lines deleted...]
-      <c r="S20" s="4"/>
+          <t>liceyxop@ukr.net</t>
+        </is>
+      </c>
+      <c r="S20" s="4" t="inlineStr">
+        <is>
+          <t>http://www.hlor.ks.ua</t>
+        </is>
+      </c>
       <c r="T20" s="4" t="inlineStr">
         <is>
-          <t>Директор Завгородня Ірина Едуардівна</t>
+          <t> Рябуха Михайло Іванович</t>
         </is>
       </c>
       <c r="U20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X20" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>так</t>
         </is>
       </c>
       <c r="Y20" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="4" t="inlineStr">
         <is>
-          <t>Херсонський науковий ліцей Херсонської обласної ради</t>
+          <t>Херсонські гімназія № 8 Херсонської міської ради</t>
         </is>
       </c>
       <c r="B21" s="5" t="n">
-        <v>147010</v>
+        <v>138284</v>
       </c>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
-          <t>Херсонський ліцей</t>
+          <t>Гімназія № 8</t>
         </is>
       </c>
       <c r="E21" s="4" t="inlineStr">
         <is>
-          <t>працює</t>
+          <t>призупинено</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
-          <t>спеціалізована школа-інтернат</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G21" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H21" s="6" t="inlineStr">
         <is>
           <t>6510136600</t>
         </is>
       </c>
       <c r="I21" s="4" t="inlineStr">
         <is>
           <t>Херсонська область</t>
         </is>
       </c>
       <c r="J21" s="4" t="inlineStr">
         <is>
           <t>Херсон, Херсонська область</t>
         </is>
       </c>
       <c r="K21" s="4" t="inlineStr">
         <is>
-          <t>вулиця Полтавська, 89</t>
+          <t>вулиця Антона Головатого, 7</t>
         </is>
       </c>
       <c r="L21" s="6" t="inlineStr">
         <is>
           <t>UA65100150010217771</t>
         </is>
       </c>
       <c r="M21" s="4" t="inlineStr">
         <is>
           <t>Херсонська обл., м. Херсон</t>
         </is>
       </c>
       <c r="N21" s="7"/>
       <c r="O21" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти і науки Херсонської обласної державної адміністрації</t>
+          <t>Управління освіти Херсонської міської ради</t>
         </is>
       </c>
       <c r="P21" s="4" t="inlineStr">
         <is>
-          <t>(0552)292071, (0552)297153</t>
+          <t>(0552)293074</t>
         </is>
       </c>
       <c r="Q21" s="4"/>
       <c r="R21" s="4" t="inlineStr">
         <is>
-          <t>liceyxop@ukr.net</t>
+          <t>school8kh@proton.me</t>
         </is>
       </c>
       <c r="S21" s="4" t="inlineStr">
         <is>
-          <t>http://www.hlor.ks.ua</t>
+          <t>http://school8.ks.sch.in.ua</t>
         </is>
       </c>
       <c r="T21" s="4" t="inlineStr">
         <is>
-          <t> Рябуха Михайло Іванович</t>
+          <t>Директор Фокіна Ірина Олексіївна</t>
         </is>
       </c>
       <c r="U21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X21" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="Y21" s="5"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:Y21"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">