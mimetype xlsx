--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -965,51 +965,51 @@
       </c>
       <c r="N7" s="7"/>
       <c r="O7" s="4" t="inlineStr">
         <is>
           <t>Управління освіти, культури, молоді та спорту Мереф’янської міської ради</t>
         </is>
       </c>
       <c r="P7" s="4" t="inlineStr">
         <is>
           <t>(057)7483389</t>
         </is>
       </c>
       <c r="Q7" s="4"/>
       <c r="R7" s="4" t="inlineStr">
         <is>
           <t>merefa-med-lic@i.ua</t>
         </is>
       </c>
       <c r="S7" s="4" t="inlineStr">
         <is>
           <t>merefa-medlyceum.edu.kh.ua</t>
         </is>
       </c>
       <c r="T7" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Несмашна Валерія Сергіївна</t>
+          <t>Директор Несмашна Валерія Сергіївна</t>
         </is>
       </c>
       <c r="U7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y7" s="5"/>
     </row>
   </sheetData>