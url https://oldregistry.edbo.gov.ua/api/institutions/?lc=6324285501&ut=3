--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -517,51 +517,51 @@
       </c>
       <c r="N3" s="7"/>
       <c r="O3" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, культури, молоді та спорту Старовірівської сільської ради Берестинського району Харківської області</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
           <t>(05740)51190</t>
         </is>
       </c>
       <c r="Q3" s="4"/>
       <c r="R3" s="4" t="inlineStr">
         <is>
           <t>staroverovka@i.ua</t>
         </is>
       </c>
       <c r="S3" s="4" t="inlineStr">
         <is>
           <t>http://starovirivka-nv.edu.kh.ua</t>
         </is>
       </c>
       <c r="T3" s="4" t="inlineStr">
         <is>
-          <t>Директор Колядинська Оксана Вікторівна</t>
+          <t>Директор Науменко Оксана Вікторівна</t>
         </is>
       </c>
       <c r="U3" s="6" t="inlineStr">
         <is>
           <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V3" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y3" s="5"/>
     </row>
   </sheetData>