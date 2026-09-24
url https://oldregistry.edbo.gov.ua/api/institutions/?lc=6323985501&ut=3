--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -380,51 +380,53 @@
       <c r="I2" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J2" s="4" t="inlineStr">
         <is>
           <t>с. Царедарівка, Лозівський район, Харківська область</t>
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
           <t>вулиця Центральна, 13</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA63100050800052582</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., Лозівський р-н, с. Царедарівка</t>
         </is>
       </c>
-      <c r="N2" s="7"/>
+      <c r="N2" s="7" t="n">
+        <v>136513</v>
+      </c>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Управління освіти, молоді та спорту Лозівської міської ради Харківської області</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(05745)63-8-90</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>caredar_nvk@ukr.net</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
           <t>https://nvkcaredar.jimdofree.com/</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
           <t>Директор Бруславець Василь Володимирович</t>
         </is>