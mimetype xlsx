--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -319,74 +319,74 @@
       </c>
       <c r="V1" s="3" t="inlineStr">
         <is>
           <t>Сільський</t>
         </is>
       </c>
       <c r="W1" s="3" t="inlineStr">
         <is>
           <t>Гірський</t>
         </is>
       </c>
       <c r="X1" s="3" t="inlineStr">
         <is>
           <t>Інтернат</t>
         </is>
       </c>
       <c r="Y1" s="3" t="inlineStr">
         <is>
           <t>Ліцензовані обсяги</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="4" t="inlineStr">
         <is>
-          <t>Зорянська гімназія Берестинської міської ради Харківської області</t>
+          <t>Зорянська початкова школа Берестинської міської ради Харківської області</t>
         </is>
       </c>
       <c r="B2" s="5" t="n">
         <v>140043</v>
       </c>
       <c r="C2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D2" s="4" t="inlineStr">
         <is>
-          <t>Зорянська гімназія</t>
+          <t>Зорянська початкова</t>
         </is>
       </c>
       <c r="E2" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F2" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>початкова школа</t>
         </is>
       </c>
       <c r="G2" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H2" s="6" t="inlineStr">
         <is>
           <t>6323382001</t>
         </is>
       </c>
       <c r="I2" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J2" s="4" t="inlineStr">
         <is>
           <t>с. Зоряне, Красноградський район, Харківська область</t>
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
           <t>вулиця Молодіжна, 66</t>
@@ -397,51 +397,55 @@
           <t>UA63060050070012079</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., Берестинський р-н, с. Зоряне</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>ВІДДІЛ ОСВІТИ БЕРЕСТИНСЬКОЇ МІСЬКОЇ РАДИ ХАРКІВСЬКОЇ ОБЛАСТІ</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(05744)92646</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>kr-sorjne24@ukr.net</t>
         </is>
       </c>
-      <c r="S2" s="4"/>
+      <c r="S2" s="4" t="inlineStr">
+        <is>
+          <t>http://zoriane-gymnasium.kh.sch.in.ua/</t>
+        </is>
+      </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
           <t>Директор Мельник Наталія Анатоліївна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>