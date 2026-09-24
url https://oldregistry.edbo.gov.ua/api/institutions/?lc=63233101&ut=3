--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -744,51 +744,51 @@
         </is>
       </c>
       <c r="P5" s="4" t="inlineStr">
         <is>
           <t>(05744)7-15-00</t>
         </is>
       </c>
       <c r="Q5" s="4"/>
       <c r="R5" s="4" t="inlineStr">
         <is>
           <t>kr_sc4@ukr.net</t>
         </is>
       </c>
       <c r="S5" s="4" t="inlineStr">
         <is>
           <t>http://krasnograd-lyceum.kh.sch.in.ua</t>
         </is>
       </c>
       <c r="T5" s="4" t="inlineStr">
         <is>
           <t>Директор Євтушенко Наталія Миколаївна</t>
         </is>
       </c>
       <c r="U5" s="6" t="inlineStr">
         <is>
-          <t>Опорний заклад</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y5" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
           <t>Берестинський ліцей №5 Берестинської міської ради Харківської області</t>
         </is>
       </c>