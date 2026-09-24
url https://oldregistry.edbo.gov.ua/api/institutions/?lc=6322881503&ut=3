--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -319,99 +319,99 @@
       </c>
       <c r="V1" s="3" t="inlineStr">
         <is>
           <t>Сільський</t>
         </is>
       </c>
       <c r="W1" s="3" t="inlineStr">
         <is>
           <t>Гірський</t>
         </is>
       </c>
       <c r="X1" s="3" t="inlineStr">
         <is>
           <t>Інтернат</t>
         </is>
       </c>
       <c r="Y1" s="3" t="inlineStr">
         <is>
           <t>Ліцензовані обсяги</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="4" t="inlineStr">
         <is>
-          <t>КОМУНАЛЬНИЙ ЗАКЛАД "ЛИПЧАНІВСЬКИЙ ЛІЦЕЙ КУНЬЄВСЬКОЇ СІЛЬСЬКОЇ РАДИ ІЗЮМСЬКОГО РАЙОНУ ХАРКІВСЬКОЇ ОБЛАСТІ"</t>
+          <t>КОМУНАЛЬНИЙ ЗАКЛАД "ЛИПЧАНІВСЬКА ГІМНАЗІЯ КУНЬЄВСЬКОЇ СІЛЬСЬКОЇ РАДИ"</t>
         </is>
       </c>
       <c r="B2" s="5" t="n">
         <v>138602</v>
       </c>
       <c r="C2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D2" s="4" t="inlineStr">
         <is>
-          <t>ЛИПЧАНІВСЬКИЙ ЛІЦЕЙ</t>
+          <t>ЛИПЧАНІВСЬКА ГІМНАЗІЯ</t>
         </is>
       </c>
       <c r="E2" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F2" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G2" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H2" s="6" t="inlineStr">
         <is>
           <t>6322881503</t>
         </is>
       </c>
       <c r="I2" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J2" s="4" t="inlineStr">
         <is>
           <t>с. Липчанівка, Ізюмський район, Харківська область</t>
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
-          <t>вулиця Миру, 1</t>
+          <t>вулиця Лугова, 48</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA63040110060036216</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., Ізюмський р-н, с. Липчанівка</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Куньєвська сільська рада</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(05743)52785</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">