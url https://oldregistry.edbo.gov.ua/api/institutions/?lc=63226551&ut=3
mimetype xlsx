--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -522,51 +522,51 @@
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
           <t>(05764)51370</t>
         </is>
       </c>
       <c r="Q3" s="4"/>
       <c r="R3" s="4" t="inlineStr">
         <is>
           <t>zol_shooll_2@ukr.net</t>
         </is>
       </c>
       <c r="S3" s="4" t="inlineStr">
         <is>
           <t>http://zolochiv-zoch2kh.sch.in.ua</t>
         </is>
       </c>
       <c r="T3" s="4" t="inlineStr">
         <is>
           <t>Директор Касьян Наталія Іванівна</t>
         </is>
       </c>
       <c r="U3" s="6" t="inlineStr">
         <is>
-          <t>Опорний заклад</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y3" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Комунальний заклад "Золочівський ліцей №3" Золочівської селищної ради</t>
         </is>
       </c>