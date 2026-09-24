--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -512,61 +512,61 @@
       </c>
       <c r="M3" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., Чугуївський р-н, м. Вовчанськ</t>
         </is>
       </c>
       <c r="N3" s="7"/>
       <c r="O3" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Вовчанської міської ради</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
           <t>(05741)42107, (05741)42020, (05741)42781</t>
         </is>
       </c>
       <c r="Q3" s="4"/>
       <c r="R3" s="4" t="inlineStr">
         <is>
           <t>kzvovl01@gmail.com</t>
         </is>
       </c>
       <c r="S3" s="4" t="inlineStr">
         <is>
-          <t>https://sites.google.com/view/kzvovl01/</t>
+          <t>https://www.vovlyceum1.com.ua/</t>
         </is>
       </c>
       <c r="T3" s="4" t="inlineStr">
         <is>
           <t>Директор Романова Наталія Вікторівна</t>
         </is>
       </c>
       <c r="U3" s="6" t="inlineStr">
         <is>
-          <t>Опорний заклад</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y3" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Комунальний заклад "Вовчанський ліцей №2 Вовчанської міської ради Чугуївського району Харківської області"</t>
         </is>
       </c>