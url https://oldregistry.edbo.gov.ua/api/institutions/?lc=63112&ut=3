--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -501,62 +501,62 @@
         </is>
       </c>
       <c r="K3" s="4" t="inlineStr">
         <is>
           <t>вулиця Кооперативна, 38/8</t>
         </is>
       </c>
       <c r="L3" s="6" t="inlineStr">
         <is>
           <t>UA63120110010087291</t>
         </is>
       </c>
       <c r="M3" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Люботин</t>
         </is>
       </c>
       <c r="N3" s="7"/>
       <c r="O3" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Харківської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
-          <t>(057)741-10-35, (057)741-10-37</t>
+          <t>(068)8098116, (063)0270602</t>
         </is>
       </c>
       <c r="Q3" s="4"/>
       <c r="R3" s="4" t="inlineStr">
         <is>
-          <t>mkab.lyubotin@internatkh.org.ua</t>
+          <t>mkab.lyubotin@gmail.com</t>
         </is>
       </c>
       <c r="S3" s="4" t="inlineStr">
         <is>
-          <t>http://lintern.org.ua/</t>
+          <t>https://dyvosvit.org.ua/</t>
         </is>
       </c>
       <c r="T3" s="4" t="inlineStr">
         <is>
           <t>Директор Волчкова Світлана Іванівна</t>
         </is>
       </c>
       <c r="U3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X3" s="6" t="inlineStr">
         <is>
           <t>ні</t>