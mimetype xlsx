--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -335,51 +335,55 @@
       <c r="Y1" s="3" t="inlineStr">
         <is>
           <t>Ліцензовані обсяги</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="4" t="inlineStr">
         <is>
           <t>Домаська філія Комунального закладу "Лозівський ліцей №1" Лозівської міської ради Харківської області</t>
         </is>
       </c>
       <c r="B2" s="5" t="n">
         <v>136125</v>
       </c>
       <c r="C2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D2" s="4" t="inlineStr">
         <is>
           <t>Домаська філія КЗ "Лозівський ліцей №1" Лозівської МР</t>
         </is>
       </c>
-      <c r="E2" s="4"/>
+      <c r="E2" s="4" t="inlineStr">
+        <is>
+          <t>працює</t>
+        </is>
+      </c>
       <c r="F2" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G2" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H2" s="6" t="inlineStr">
         <is>
           <t>6311090101</t>
         </is>
       </c>
       <c r="I2" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J2" s="4" t="inlineStr">
         <is>
           <t>с. Домаха, Лозова, Харківська область</t>
         </is>
       </c>
@@ -405,51 +409,51 @@
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(05745)2-27-43</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>domzosh@ukr.net</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
           <t>http://kzdom-gym.e-schools.info/</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
           <t>Директор Нечвола Валентина Олександрівна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Філія</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="4" t="inlineStr">
         <is>
           <t>Комунальний заклад "Лозівський ліцей №1" Лозівської міської ради Харківської області</t>
         </is>
       </c>