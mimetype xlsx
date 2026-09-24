--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -450,51 +450,51 @@
         </is>
       </c>
       <c r="Y2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="4" t="inlineStr">
         <is>
           <t>КУП'ЯНСЬКИЙ ЛІЦЕЙ №9 КУП'ЯНСЬКОЇ МІСЬКОЇ РАДИ ХАРКІВСЬКОЇ ОБЛАСТІ</t>
         </is>
       </c>
       <c r="B3" s="5" t="n">
         <v>142134</v>
       </c>
       <c r="C3" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D3" s="4" t="inlineStr">
         <is>
           <t>Куп'янський ліцей №9</t>
         </is>
       </c>
       <c r="E3" s="4" t="inlineStr">
         <is>
-          <t>працює</t>
+          <t>призупинено</t>
         </is>
       </c>
       <c r="F3" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G3" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H3" s="6" t="inlineStr">
         <is>
           <t>6310745400</t>
         </is>
       </c>
       <c r="I3" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J3" s="4" t="inlineStr">
         <is>
           <t>смт Ківшарівка, Куп'янськ, Харківська область</t>