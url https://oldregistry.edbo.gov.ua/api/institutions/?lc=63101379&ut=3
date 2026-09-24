--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -1239,55 +1239,51 @@
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y9" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="4" t="inlineStr">
         <is>
           <t>комунальний заклад "Харківська гімназія № 81 Харківської міської ради"</t>
         </is>
       </c>
       <c r="B10" s="5" t="n">
         <v>144701</v>
       </c>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D10" s="4" t="inlineStr">
         <is>
           <t>ХГ № 81</t>
         </is>
       </c>
-      <c r="E10" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E10" s="4"/>
       <c r="F10" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G10" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H10" s="6" t="inlineStr">
         <is>
           <t>6310137900</t>
         </is>
       </c>
       <c r="I10" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J10" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>