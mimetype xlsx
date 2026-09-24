--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -856,51 +856,51 @@
       </c>
       <c r="N6" s="7"/>
       <c r="O6" s="4" t="inlineStr">
         <is>
           <t>Управління освіти адміністрації Салтівського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P6" s="4" t="inlineStr">
         <is>
           <t>(057)725-16-79</t>
         </is>
       </c>
       <c r="Q6" s="4"/>
       <c r="R6" s="4" t="inlineStr">
         <is>
           <t>zzso_42@ukr.net</t>
         </is>
       </c>
       <c r="S6" s="4" t="inlineStr">
         <is>
           <t>school42.edu.kh.ua</t>
         </is>
       </c>
       <c r="T6" s="4" t="inlineStr">
         <is>
-          <t>Директор Лисицина Валентина Юріївна</t>
+          <t>Директор Кобзар Альбіна Олексіївна</t>
         </is>
       </c>
       <c r="U6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y6" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
@@ -1647,51 +1647,51 @@
       </c>
       <c r="N13" s="7"/>
       <c r="O13" s="4" t="inlineStr">
         <is>
           <t>Управління освіти адміністрації Салтівського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P13" s="4" t="inlineStr">
         <is>
           <t>(057)7251684, (057)7251546</t>
         </is>
       </c>
       <c r="Q13" s="4"/>
       <c r="R13" s="4" t="inlineStr">
         <is>
           <t>lyceum124.kharkiv@gmail.com</t>
         </is>
       </c>
       <c r="S13" s="4" t="inlineStr">
         <is>
           <t>school124.edu.kh.ua</t>
         </is>
       </c>
       <c r="T13" s="4" t="inlineStr">
         <is>
-          <t>Т.в.о. директора Голозубова Юлія Миколаївна</t>
+          <t>Директор Голозубова Юлія Миколаївна</t>
         </is>
       </c>
       <c r="U13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y13" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
@@ -1873,51 +1873,51 @@
       </c>
       <c r="N15" s="7"/>
       <c r="O15" s="4" t="inlineStr">
         <is>
           <t>Управління освіти адміністрації Салтівського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P15" s="4" t="inlineStr">
         <is>
           <t>(057)725-15-12, (057)725-15-10</t>
         </is>
       </c>
       <c r="Q15" s="4"/>
       <c r="R15" s="4" t="inlineStr">
         <is>
           <t>sch138@ukr.net</t>
         </is>
       </c>
       <c r="S15" s="4" t="inlineStr">
         <is>
           <t>school138.edu.kh.ua</t>
         </is>
       </c>
       <c r="T15" s="4" t="inlineStr">
         <is>
-          <t>Директор Лебедєва Інна Анатоліївна</t>
+          <t>Т.в.о. директора Кронгауз Владислав Олександрович</t>
         </is>
       </c>
       <c r="U15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y15" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
@@ -3794,51 +3794,51 @@
       </c>
       <c r="N32" s="7"/>
       <c r="O32" s="4" t="inlineStr">
         <is>
           <t>Управління освіти адміністрації Салтівського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P32" s="4" t="inlineStr">
         <is>
           <t>(057)725-16-85</t>
         </is>
       </c>
       <c r="Q32" s="4"/>
       <c r="R32" s="4" t="inlineStr">
         <is>
           <t>hg111@ukr.net</t>
         </is>
       </c>
       <c r="S32" s="4" t="inlineStr">
         <is>
           <t>school111.edu.kh.ua</t>
         </is>
       </c>
       <c r="T32" s="4" t="inlineStr">
         <is>
-          <t>Т.в.о. директора Саввіч Олександр Миколайович</t>
+          <t>Директор Саввіч Олександр Миколайович</t>
         </is>
       </c>
       <c r="U32" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V32" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W32" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X32" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y32" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">