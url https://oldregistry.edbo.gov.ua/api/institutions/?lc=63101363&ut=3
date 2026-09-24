--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -743,51 +743,51 @@
       </c>
       <c r="N5" s="7"/>
       <c r="O5" s="4" t="inlineStr">
         <is>
           <t>Управління освіти адміністрації Шевченківського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P5" s="4" t="inlineStr">
         <is>
           <t>(057)7258547</t>
         </is>
       </c>
       <c r="Q5" s="4"/>
       <c r="R5" s="4" t="inlineStr">
         <is>
           <t>sch135kh@ukr.net</t>
         </is>
       </c>
       <c r="S5" s="4" t="inlineStr">
         <is>
           <t>http://www.school135.edu.kh.ua</t>
         </is>
       </c>
       <c r="T5" s="4" t="inlineStr">
         <is>
-          <t>Директор Черкашина Ганна Георгіївна</t>
+          <t>Директор Редькіна Анастасія Сергіївна</t>
         </is>
       </c>
       <c r="U5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y5" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
@@ -2212,51 +2212,51 @@
       </c>
       <c r="N18" s="7"/>
       <c r="O18" s="4" t="inlineStr">
         <is>
           <t>Управління освіти адміністрації Шевченківського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P18" s="4" t="inlineStr">
         <is>
           <t>(057)7258563</t>
         </is>
       </c>
       <c r="Q18" s="4"/>
       <c r="R18" s="4" t="inlineStr">
         <is>
           <t>sch159kh@ukr.net</t>
         </is>
       </c>
       <c r="S18" s="4" t="inlineStr">
         <is>
           <t>http://school159.edu.kh.ua</t>
         </is>
       </c>
       <c r="T18" s="4" t="inlineStr">
         <is>
-          <t>Директор Звєрєва Руслана В'ячеславівна</t>
+          <t>Директор Раскатова Юлія Юріївна</t>
         </is>
       </c>
       <c r="U18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y18" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
@@ -3681,51 +3681,51 @@
       </c>
       <c r="N31" s="7"/>
       <c r="O31" s="4" t="inlineStr">
         <is>
           <t>Управління освіти адміністрації Шевченківського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P31" s="4" t="inlineStr">
         <is>
           <t>(057)7258465</t>
         </is>
       </c>
       <c r="Q31" s="4"/>
       <c r="R31" s="4" t="inlineStr">
         <is>
           <t>sch47kh@ukr.net</t>
         </is>
       </c>
       <c r="S31" s="4" t="inlineStr">
         <is>
           <t>http://gymnasium47.edu.kh.ua</t>
         </is>
       </c>
       <c r="T31" s="4" t="inlineStr">
         <is>
-          <t>Директор Клименко Ніна Олександрівна</t>
+          <t>Директор Цигулєва Олена Володимирівна</t>
         </is>
       </c>
       <c r="U31" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V31" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W31" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X31" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y31" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">