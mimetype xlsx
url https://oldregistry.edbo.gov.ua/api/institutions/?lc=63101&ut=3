--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -6,51 +6,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Заклади освіти" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклади освіти'!$A$1:$Y$243</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклади освіти'!$A$1:$Y$244</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
     <numFmt numFmtId="166" formatCode="0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
     <font>
@@ -153,51 +153,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:Y243"/>
+  <dimension ref="A1:Y244"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="8"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="24"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="12" min="12" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="13" min="13" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="14" min="14" style="0" customWidth="true" width="8"/>
     <col collapsed="false" hidden="false" max="15" min="15" style="0" customWidth="true" width="40"/>
     <col collapsed="false" hidden="false" max="16" min="16" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="17" min="17" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="18" min="18" style="0" customWidth="true" width="25"/>
@@ -1417,51 +1417,51 @@
       </c>
       <c r="N11" s="7"/>
       <c r="O11" s="4" t="inlineStr">
         <is>
           <t>Управління освіти адміністрації Шевченківського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P11" s="4" t="inlineStr">
         <is>
           <t>(057)7258547</t>
         </is>
       </c>
       <c r="Q11" s="4"/>
       <c r="R11" s="4" t="inlineStr">
         <is>
           <t>sch135kh@ukr.net</t>
         </is>
       </c>
       <c r="S11" s="4" t="inlineStr">
         <is>
           <t>http://www.school135.edu.kh.ua</t>
         </is>
       </c>
       <c r="T11" s="4" t="inlineStr">
         <is>
-          <t>Директор Черкашина Ганна Георгіївна</t>
+          <t>Директор Редькіна Анастасія Сергіївна</t>
         </is>
       </c>
       <c r="U11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y11" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
@@ -2660,51 +2660,51 @@
       </c>
       <c r="N22" s="7"/>
       <c r="O22" s="4" t="inlineStr">
         <is>
           <t>Управління освіти адміністрації Салтівського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P22" s="4" t="inlineStr">
         <is>
           <t>(057)725-16-79</t>
         </is>
       </c>
       <c r="Q22" s="4"/>
       <c r="R22" s="4" t="inlineStr">
         <is>
           <t>zzso_42@ukr.net</t>
         </is>
       </c>
       <c r="S22" s="4" t="inlineStr">
         <is>
           <t>school42.edu.kh.ua</t>
         </is>
       </c>
       <c r="T22" s="4" t="inlineStr">
         <is>
-          <t>Директор Лисицина Валентина Юріївна</t>
+          <t>Директор Кобзар Альбіна Олексіївна</t>
         </is>
       </c>
       <c r="U22" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V22" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W22" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X22" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y22" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
@@ -5372,51 +5372,51 @@
       </c>
       <c r="N46" s="7"/>
       <c r="O46" s="4" t="inlineStr">
         <is>
           <t>Управління освіти адміністрації Салтівського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P46" s="4" t="inlineStr">
         <is>
           <t>(057)7251684, (057)7251546</t>
         </is>
       </c>
       <c r="Q46" s="4"/>
       <c r="R46" s="4" t="inlineStr">
         <is>
           <t>lyceum124.kharkiv@gmail.com</t>
         </is>
       </c>
       <c r="S46" s="4" t="inlineStr">
         <is>
           <t>school124.edu.kh.ua</t>
         </is>
       </c>
       <c r="T46" s="4" t="inlineStr">
         <is>
-          <t>Т.в.о. директора Голозубова Юлія Миколаївна</t>
+          <t>Директор Голозубова Юлія Миколаївна</t>
         </is>
       </c>
       <c r="U46" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V46" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W46" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X46" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y46" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="47">
@@ -5711,51 +5711,51 @@
       </c>
       <c r="N49" s="7"/>
       <c r="O49" s="4" t="inlineStr">
         <is>
           <t>Управління освіти адміністрації Салтівського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P49" s="4" t="inlineStr">
         <is>
           <t>(057)725-15-12, (057)725-15-10</t>
         </is>
       </c>
       <c r="Q49" s="4"/>
       <c r="R49" s="4" t="inlineStr">
         <is>
           <t>sch138@ukr.net</t>
         </is>
       </c>
       <c r="S49" s="4" t="inlineStr">
         <is>
           <t>school138.edu.kh.ua</t>
         </is>
       </c>
       <c r="T49" s="4" t="inlineStr">
         <is>
-          <t>Директор Лебедєва Інна Анатоліївна</t>
+          <t>Т.в.о. директора Кронгауз Владислав Олександрович</t>
         </is>
       </c>
       <c r="U49" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V49" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W49" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X49" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y49" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="50">
@@ -7632,51 +7632,51 @@
       </c>
       <c r="N66" s="7"/>
       <c r="O66" s="4" t="inlineStr">
         <is>
           <t>Управління освіти адміністрації Шевченківського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P66" s="4" t="inlineStr">
         <is>
           <t>(057)7258563</t>
         </is>
       </c>
       <c r="Q66" s="4"/>
       <c r="R66" s="4" t="inlineStr">
         <is>
           <t>sch159kh@ukr.net</t>
         </is>
       </c>
       <c r="S66" s="4" t="inlineStr">
         <is>
           <t>http://school159.edu.kh.ua</t>
         </is>
       </c>
       <c r="T66" s="4" t="inlineStr">
         <is>
-          <t>Директор Звєрєва Руслана В'ячеславівна</t>
+          <t>Директор Раскатова Юлія Юріївна</t>
         </is>
       </c>
       <c r="U66" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V66" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W66" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X66" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y66" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="67">
@@ -12987,55 +12987,51 @@
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y113" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="4" t="inlineStr">
         <is>
           <t>комунальний заклад "Харківська гімназія № 81 Харківської міської ради"</t>
         </is>
       </c>
       <c r="B114" s="5" t="n">
         <v>144701</v>
       </c>
       <c r="C114" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D114" s="4" t="inlineStr">
         <is>
           <t>ХГ № 81</t>
         </is>
       </c>
-      <c r="E114" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E114" s="4"/>
       <c r="F114" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G114" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H114" s="6" t="inlineStr">
         <is>
           <t>6310137900</t>
         </is>
       </c>
       <c r="I114" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J114" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
@@ -13508,51 +13504,51 @@
       </c>
       <c r="N118" s="7"/>
       <c r="O118" s="4" t="inlineStr">
         <is>
           <t>Управління освіти адміністрації Салтівського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P118" s="4" t="inlineStr">
         <is>
           <t>(057)725-16-85</t>
         </is>
       </c>
       <c r="Q118" s="4"/>
       <c r="R118" s="4" t="inlineStr">
         <is>
           <t>hg111@ukr.net</t>
         </is>
       </c>
       <c r="S118" s="4" t="inlineStr">
         <is>
           <t>school111.edu.kh.ua</t>
         </is>
       </c>
       <c r="T118" s="4" t="inlineStr">
         <is>
-          <t>Т.в.о. директора Саввіч Олександр Миколайович</t>
+          <t>Директор Саввіч Олександр Миколайович</t>
         </is>
       </c>
       <c r="U118" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V118" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W118" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X118" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y118" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="119">
@@ -18379,51 +18375,51 @@
       </c>
       <c r="N161" s="7"/>
       <c r="O161" s="4" t="inlineStr">
         <is>
           <t>Управління освіти адміністрації Шевченківського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P161" s="4" t="inlineStr">
         <is>
           <t>(057)7258465</t>
         </is>
       </c>
       <c r="Q161" s="4"/>
       <c r="R161" s="4" t="inlineStr">
         <is>
           <t>sch47kh@ukr.net</t>
         </is>
       </c>
       <c r="S161" s="4" t="inlineStr">
         <is>
           <t>http://gymnasium47.edu.kh.ua</t>
         </is>
       </c>
       <c r="T161" s="4" t="inlineStr">
         <is>
-          <t>Директор Клименко Ніна Олександрівна</t>
+          <t>Директор Цигулєва Олена Володимирівна</t>
         </is>
       </c>
       <c r="U161" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V161" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W161" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X161" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y161" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="162">
@@ -25875,1851 +25871,1960 @@
       <c r="U227" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V227" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W227" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X227" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y227" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="4" t="inlineStr">
         <is>
-          <t>Філія "ХАРКІВСЬКИЙ ПРИВАТНИЙ ЛІЦЕЙ "НАРОДНА УКРАЇНСЬКА АКАДЕМІЯ" ХАРКІВСЬКОЇ ОБЛАСТІ" ПРИВАТНОГО ЗАКЛАДУ ВИЩОЇ ОСВІТИ ХАРКІВСЬКОГО ГУМАНІТАРНОГО УНІВЕРСИТЕТУ "НАРОДНА УКРАЇНСЬКА АКАДЕМІЯ"</t>
+          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "ХАРКІВСЬКИЙ ПРИВАТНИЙ ЛІЦЕЙ "АКАДЕМІЯ ЩАСТЯ" ХАРКІВСЬКОЇ ОБЛАСТІ"</t>
         </is>
       </c>
       <c r="B228" s="5" t="n">
-        <v>146037</v>
+        <v>177035</v>
       </c>
       <c r="C228" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D228" s="4" t="inlineStr">
         <is>
-          <t>ФІЛІЯ "ХПЛ "НУА" ХАРКІВСЬКОЇ ОБЛАСТІ" ПЗВО ХГУ "НУА"</t>
+          <t>ТОВ "АКАДЕМІЯ ЩАСТЯ"</t>
         </is>
       </c>
       <c r="E228" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F228" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G228" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H228" s="6" t="inlineStr">
         <is>
-          <t>6310136600</t>
+          <t>6310100000</t>
         </is>
       </c>
       <c r="I228" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J228" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K228" s="4" t="inlineStr">
         <is>
-          <t>вулиця Майка Йогансена, 27</t>
+          <t>набережна Гімназійна, 24</t>
         </is>
       </c>
       <c r="L228" s="6" t="inlineStr">
         <is>
-          <t>UA63120270010216514</t>
+          <t>UA63120270010096107</t>
         </is>
       </c>
       <c r="M228" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N228" s="7"/>
       <c r="O228" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти адміністрації Київського району Харківської міської ради</t>
+          <t>Управління освіти адміністрації Основ'янського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P228" s="4" t="inlineStr">
         <is>
-          <t>(057)7164721</t>
+          <t>(068)5633999</t>
         </is>
       </c>
       <c r="Q228" s="4"/>
       <c r="R228" s="4" t="inlineStr">
         <is>
-          <t>sepsh_nua@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>detibudushegokh@gmail.com</t>
+        </is>
+      </c>
+      <c r="S228" s="4"/>
       <c r="T228" s="4" t="inlineStr">
         <is>
-          <t>Директор Астахова Катерина Вікторівна</t>
+          <t>Директор Гринько Олена Володимирівна</t>
         </is>
       </c>
       <c r="U228" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V228" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W228" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X228" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y228" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="4" t="inlineStr">
         <is>
-          <t>ХАРКІВСЬКА ПРИВАТНА СПЕЦІАЛЬНА ШКОЛА "ФЕНІКС" ХАРКІВСЬКОГО ОБЛАСНОГО БЛАГОДІЙНОГО ФОНДУ "СПОДІВАНКА"</t>
+          <t>Філія "ХАРКІВСЬКИЙ ПРИВАТНИЙ ЛІЦЕЙ "НАРОДНА УКРАЇНСЬКА АКАДЕМІЯ" ХАРКІВСЬКОЇ ОБЛАСТІ" ПРИВАТНОГО ЗАКЛАДУ ВИЩОЇ ОСВІТИ ХАРКІВСЬКОГО ГУМАНІТАРНОГО УНІВЕРСИТЕТУ "НАРОДНА УКРАЇНСЬКА АКАДЕМІЯ"</t>
         </is>
       </c>
       <c r="B229" s="5" t="n">
-        <v>146799</v>
+        <v>146037</v>
       </c>
       <c r="C229" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D229" s="4" t="inlineStr">
         <is>
-          <t>ХПСШ«ФЕНІКС»</t>
+          <t>ФІЛІЯ "ХПЛ "НУА" ХАРКІВСЬКОЇ ОБЛАСТІ" ПЗВО ХГУ "НУА"</t>
         </is>
       </c>
       <c r="E229" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F229" s="4" t="inlineStr">
         <is>
-          <t>спеціальна школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G229" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H229" s="6" t="inlineStr">
         <is>
-          <t>6310137200</t>
+          <t>6310136600</t>
         </is>
       </c>
       <c r="I229" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J229" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K229" s="4" t="inlineStr">
         <is>
-          <t>вулиця Черкаська, 5</t>
+          <t>вулиця Майка Йогансена, 27</t>
         </is>
       </c>
       <c r="L229" s="6" t="inlineStr">
         <is>
-          <t>UA63120270010877312</t>
+          <t>UA63120270010216514</t>
         </is>
       </c>
       <c r="M229" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N229" s="7"/>
       <c r="O229" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти адміністрації Холодногірського району Харківської міської ради</t>
+          <t>Управління освіти адміністрації Київського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P229" s="4" t="inlineStr">
         <is>
-          <t>(057)7573108</t>
+          <t>(057)7164721</t>
         </is>
       </c>
       <c r="Q229" s="4"/>
       <c r="R229" s="4" t="inlineStr">
         <is>
-          <t>school.phenix@ukr.net</t>
+          <t>sepsh_nua@ukr.net</t>
         </is>
       </c>
       <c r="S229" s="4" t="inlineStr">
         <is>
-          <t>http://www.phenix.edu.kh.ua</t>
+          <t>http://www.nua.kharkov.ua/</t>
         </is>
       </c>
       <c r="T229" s="4" t="inlineStr">
         <is>
-          <t>Директор Медведєва Валерія Борисівна</t>
+          <t>Директор Астахова Катерина Вікторівна</t>
         </is>
       </c>
       <c r="U229" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V229" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W229" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X229" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y229" s="5" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Y229" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="4" t="inlineStr">
         <is>
-          <t>Харківське державне вище училище фізичної культури №1</t>
+          <t>ХАРКІВСЬКА ПРИВАТНА СПЕЦІАЛЬНА ШКОЛА "ФЕНІКС" ХАРКІВСЬКОГО ОБЛАСНОГО БЛАГОДІЙНОГО ФОНДУ "СПОДІВАНКА"</t>
         </is>
       </c>
       <c r="B230" s="5" t="n">
-        <v>147530</v>
+        <v>146799</v>
       </c>
       <c r="C230" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D230" s="4" t="inlineStr">
         <is>
-          <t>ХДВУФК № 1</t>
+          <t>ХПСШ«ФЕНІКС»</t>
         </is>
       </c>
       <c r="E230" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F230" s="4" t="inlineStr">
         <is>
-          <t>спеціалізована школа-інтернат</t>
+          <t>спеціальна школа</t>
         </is>
       </c>
       <c r="G230" s="4" t="inlineStr">
         <is>
-          <t>Державна</t>
+          <t>Приватна</t>
         </is>
       </c>
       <c r="H230" s="6" t="inlineStr">
         <is>
-          <t>6310136300</t>
+          <t>6310137200</t>
         </is>
       </c>
       <c r="I230" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J230" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K230" s="4" t="inlineStr">
         <is>
-          <t>вулиця Фронтова, 3</t>
+          <t>вулиця Черкаська, 5</t>
         </is>
       </c>
       <c r="L230" s="6" t="inlineStr">
         <is>
-          <t>UA63120270010948820</t>
+          <t>UA63120270010877312</t>
         </is>
       </c>
       <c r="M230" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N230" s="7"/>
       <c r="O230" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти адміністрації Шевченківського району Харківської міської ради</t>
+          <t>Управління освіти адміністрації Холодногірського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P230" s="4" t="inlineStr">
         <is>
-          <t>(057)7632151</t>
+          <t>(057)7573108</t>
         </is>
       </c>
       <c r="Q230" s="4"/>
       <c r="R230" s="4" t="inlineStr">
         <is>
-          <t>hdvufk1@vnzk.org.ua</t>
-[...2 lines deleted...]
-      <c r="S230" s="4"/>
+          <t>school.phenix@ukr.net</t>
+        </is>
+      </c>
+      <c r="S230" s="4" t="inlineStr">
+        <is>
+          <t>http://www.phenix.edu.kh.ua</t>
+        </is>
+      </c>
       <c r="T230" s="4" t="inlineStr">
         <is>
-          <t>Директор Назаренко Юрій Вікторович</t>
+          <t>Директор Медведєва Валерія Борисівна</t>
         </is>
       </c>
       <c r="U230" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V230" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W230" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X230" s="6" t="inlineStr">
         <is>
-          <t>так</t>
-[...2 lines deleted...]
-      <c r="Y230" s="5"/>
+          <t>ні</t>
+        </is>
+      </c>
+      <c r="Y230" s="5" t="n">
+        <v>100</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="4" t="inlineStr">
         <is>
-          <t>Харківський державний музичний ліцей</t>
+          <t>Харківське державне вище училище фізичної культури №1</t>
         </is>
       </c>
       <c r="B231" s="5" t="n">
-        <v>148896</v>
+        <v>147530</v>
       </c>
       <c r="C231" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D231" s="4" t="inlineStr">
         <is>
-          <t>ХДМЛ</t>
+          <t>ХДВУФК № 1</t>
         </is>
       </c>
       <c r="E231" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F231" s="4" t="inlineStr">
         <is>
-          <t>мистецький ліцей</t>
+          <t>спеціалізована школа-інтернат</t>
         </is>
       </c>
       <c r="G231" s="4" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="H231" s="6" t="inlineStr">
         <is>
-          <t>6310137200</t>
+          <t>6310136300</t>
         </is>
       </c>
       <c r="I231" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J231" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K231" s="4" t="inlineStr">
         <is>
-          <t>вулиця Благовіщенська, 19</t>
+          <t>вулиця Фронтова, 3</t>
         </is>
       </c>
       <c r="L231" s="6" t="inlineStr">
         <is>
-          <t>UA63120270010877312</t>
+          <t>UA63120270010948820</t>
         </is>
       </c>
       <c r="M231" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N231" s="7"/>
       <c r="O231" s="4" t="inlineStr">
         <is>
-          <t>Міністерство культури України</t>
+          <t>Управління освіти адміністрації Шевченківського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P231" s="4" t="inlineStr">
         <is>
-          <t>(057)7125289</t>
+          <t>(057)7632151</t>
         </is>
       </c>
       <c r="Q231" s="4"/>
       <c r="R231" s="4" t="inlineStr">
         <is>
-          <t>musicschoolkh@ukr.net</t>
+          <t>hdvufk1@vnzk.org.ua</t>
         </is>
       </c>
       <c r="S231" s="4"/>
       <c r="T231" s="4" t="inlineStr">
         <is>
-          <t>Директор Оріщенко Олег Володимирович</t>
+          <t>Директор Назаренко Юрій Вікторович</t>
         </is>
       </c>
       <c r="U231" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V231" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W231" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X231" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>так</t>
         </is>
       </c>
       <c r="Y231" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="4" t="inlineStr">
         <is>
-          <t>ХАРКІВСЬКИЙ ПРИВАТНИЙ АКАДЕМІЧНИЙ ХУДОЖНІЙ ЛІЦЕЙ ХАРКІВСЬКОЇ ОБЛАСТІ</t>
+          <t>Харківський державний музичний ліцей</t>
         </is>
       </c>
       <c r="B232" s="5" t="n">
-        <v>146357</v>
+        <v>148896</v>
       </c>
       <c r="C232" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D232" s="4" t="inlineStr">
         <is>
-          <t>ХАРКІВСЬКИЙ АКАДЕМІЧНИЙ ХУДОЖНІЙ ЛІЦЕЙ; ХАХЛ</t>
+          <t>ХДМЛ</t>
         </is>
       </c>
       <c r="E232" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F232" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>мистецький ліцей</t>
         </is>
       </c>
       <c r="G232" s="4" t="inlineStr">
         <is>
-          <t>Приватна</t>
+          <t>Державна</t>
         </is>
       </c>
       <c r="H232" s="6" t="inlineStr">
         <is>
-          <t>6310136600</t>
+          <t>6310137200</t>
         </is>
       </c>
       <c r="I232" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J232" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K232" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шевченка, 24</t>
+          <t>вулиця Благовіщенська, 19</t>
         </is>
       </c>
       <c r="L232" s="6" t="inlineStr">
         <is>
-          <t>UA63120270010216514</t>
+          <t>UA63120270010877312</t>
         </is>
       </c>
       <c r="M232" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N232" s="7"/>
       <c r="O232" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти адміністрації Київського району Харківської міської ради</t>
+          <t>Міністерство культури України</t>
         </is>
       </c>
       <c r="P232" s="4" t="inlineStr">
         <is>
-          <t>(057)7062060</t>
+          <t>(057)7125289</t>
         </is>
       </c>
       <c r="Q232" s="4"/>
       <c r="R232" s="4" t="inlineStr">
         <is>
-          <t>artliceum@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>musicschoolkh@ukr.net</t>
+        </is>
+      </c>
+      <c r="S232" s="4"/>
       <c r="T232" s="4" t="inlineStr">
         <is>
-          <t>Директор Лук'янович Олександр Володимирович</t>
+          <t>Директор Оріщенко Олег Володимирович</t>
         </is>
       </c>
       <c r="U232" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V232" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W232" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X232" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y232" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="4" t="inlineStr">
         <is>
-          <t>Харківський приватний ліцей «ОЧАГ» Харківської області</t>
+          <t>ХАРКІВСЬКИЙ ПРИВАТНИЙ АКАДЕМІЧНИЙ ХУДОЖНІЙ ЛІЦЕЙ ХАРКІВСЬКОЇ ОБЛАСТІ</t>
         </is>
       </c>
       <c r="B233" s="5" t="n">
-        <v>146346</v>
+        <v>146357</v>
       </c>
       <c r="C233" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D233" s="4" t="inlineStr">
         <is>
-          <t>ХПЛ "ОЧАГ"</t>
+          <t>ХАРКІВСЬКИЙ АКАДЕМІЧНИЙ ХУДОЖНІЙ ЛІЦЕЙ; ХАХЛ</t>
         </is>
       </c>
       <c r="E233" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F233" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G233" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H233" s="6" t="inlineStr">
         <is>
           <t>6310136600</t>
         </is>
       </c>
       <c r="I233" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J233" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K233" s="4" t="inlineStr">
         <is>
-          <t>вулиця Астрономічна, 41</t>
+          <t>вулиця Шевченка, 24</t>
         </is>
       </c>
       <c r="L233" s="6" t="inlineStr">
         <is>
           <t>UA63120270010216514</t>
         </is>
       </c>
       <c r="M233" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N233" s="7"/>
       <c r="O233" s="4" t="inlineStr">
         <is>
           <t>Управління освіти адміністрації Київського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P233" s="4" t="inlineStr">
         <is>
-          <t>(050)3008932</t>
+          <t>(057)7062060</t>
         </is>
       </c>
       <c r="Q233" s="4"/>
       <c r="R233" s="4" t="inlineStr">
         <is>
-          <t>ochag.nvk@gmail.com</t>
+          <t>artliceum@ukr.net</t>
         </is>
       </c>
       <c r="S233" s="4" t="inlineStr">
         <is>
-          <t>http://ochag.kh.ua</t>
+          <t>http://art-lyceum.kh.ua</t>
         </is>
       </c>
       <c r="T233" s="4" t="inlineStr">
         <is>
-          <t>Директор Середа Лариса Василівна</t>
+          <t>Директор Лук'янович Олександр Володимирович</t>
         </is>
       </c>
       <c r="U233" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V233" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W233" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X233" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y233" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="4" t="inlineStr">
         <is>
-          <t>Харківський приватний ліцей "Ангстрем" Харківської області</t>
+          <t>Харківський приватний ліцей «ОЧАГ» Харківської області</t>
         </is>
       </c>
       <c r="B234" s="5" t="n">
-        <v>145906</v>
+        <v>146346</v>
       </c>
       <c r="C234" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D234" s="4" t="inlineStr">
         <is>
-          <t>Ліцей "Ангстрем"</t>
+          <t>ХПЛ "ОЧАГ"</t>
         </is>
       </c>
       <c r="E234" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F234" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G234" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H234" s="6" t="inlineStr">
         <is>
-          <t>6310136300</t>
+          <t>6310136600</t>
         </is>
       </c>
       <c r="I234" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J234" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K234" s="4" t="inlineStr">
         <is>
-          <t>проспект Незалежності, 10</t>
+          <t>вулиця Астрономічна, 41</t>
         </is>
       </c>
       <c r="L234" s="6" t="inlineStr">
         <is>
-          <t>UA63120270010948820</t>
+          <t>UA63120270010216514</t>
         </is>
       </c>
       <c r="M234" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N234" s="7"/>
       <c r="O234" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти адміністрації Шевченківського району Харківської міської ради</t>
+          <t>Управління освіти адміністрації Київського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P234" s="4" t="inlineStr">
         <is>
-          <t>(057)7555807</t>
+          <t>(050)3008932</t>
         </is>
       </c>
       <c r="Q234" s="4"/>
       <c r="R234" s="4" t="inlineStr">
         <is>
-          <t>angstremua@gmail.com</t>
+          <t>ochag.nvk@gmail.com</t>
         </is>
       </c>
       <c r="S234" s="4" t="inlineStr">
         <is>
-          <t>http://www.angstremua.com</t>
+          <t>http://ochag.kh.ua</t>
         </is>
       </c>
       <c r="T234" s="4" t="inlineStr">
         <is>
-          <t>Директор Дудінова Олена Володимирівна</t>
+          <t>Директор Середа Лариса Василівна</t>
         </is>
       </c>
       <c r="U234" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V234" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W234" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X234" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y234" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="4" t="inlineStr">
         <is>
-          <t>ХАРКІВСЬКИЙ ПРИВАТНИЙ ЛІЦЕЙ "БЛАГОВІСТ" ХАРКІВСЬКОЇ ОБЛАСТІ</t>
+          <t>Харківський приватний ліцей "Ангстрем" Харківської області</t>
         </is>
       </c>
       <c r="B235" s="5" t="n">
-        <v>145642</v>
+        <v>145906</v>
       </c>
       <c r="C235" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D235" s="4" t="inlineStr">
         <is>
-          <t>ПРИВАТНИЙ ЛІЦЕЙ “БЛАГОВІСТ”</t>
+          <t>Ліцей "Ангстрем"</t>
         </is>
       </c>
       <c r="E235" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F235" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G235" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H235" s="6" t="inlineStr">
         <is>
-          <t>6310137500</t>
+          <t>6310136300</t>
         </is>
       </c>
       <c r="I235" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J235" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K235" s="4" t="inlineStr">
         <is>
-          <t>вулиця Академіка Павлова, 146-В</t>
+          <t>проспект Незалежності, 10</t>
         </is>
       </c>
       <c r="L235" s="6" t="inlineStr">
         <is>
-          <t>UA63120270010315719</t>
+          <t>UA63120270010948820</t>
         </is>
       </c>
       <c r="M235" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N235" s="7"/>
       <c r="O235" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти адміністрації Салтівського району Харківської міської ради</t>
+          <t>Управління освіти адміністрації Шевченківського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P235" s="4" t="inlineStr">
         <is>
-          <t>(098)3272192</t>
+          <t>(057)7555807</t>
         </is>
       </c>
       <c r="Q235" s="4"/>
       <c r="R235" s="4" t="inlineStr">
         <is>
-          <t>blagovistkh@ukr.net</t>
+          <t>angstremua@gmail.com</t>
         </is>
       </c>
       <c r="S235" s="4" t="inlineStr">
         <is>
-          <t>blagovest.kh.ua</t>
+          <t>http://www.angstremua.com</t>
         </is>
       </c>
       <c r="T235" s="4" t="inlineStr">
         <is>
-          <t>Директор Говорун Світлана Леонідівна</t>
+          <t>Директор Дудінова Олена Володимирівна</t>
         </is>
       </c>
       <c r="U235" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V235" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W235" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X235" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y235" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="4" t="inlineStr">
         <is>
-          <t>ХАРКІВСЬКИЙ ПРИВАТНИЙ ЛІЦЕЙ "ВЕРЕСЕНЬ" ХАРКІВСЬКОЇ ОБЛАСТІ</t>
+          <t>ХАРКІВСЬКИЙ ПРИВАТНИЙ ЛІЦЕЙ "БЛАГОВІСТ" ХАРКІВСЬКОЇ ОБЛАСТІ</t>
         </is>
       </c>
       <c r="B236" s="5" t="n">
-        <v>146784</v>
+        <v>145642</v>
       </c>
       <c r="C236" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D236" s="4" t="inlineStr">
         <is>
-          <t>ХП ЛІЦЕЙ "ВЕРЕСЕНЬ" ХО</t>
+          <t>ПРИВАТНИЙ ЛІЦЕЙ “БЛАГОВІСТ”</t>
         </is>
       </c>
       <c r="E236" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F236" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G236" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H236" s="6" t="inlineStr">
         <is>
-          <t>6310138500</t>
+          <t>6310137500</t>
         </is>
       </c>
       <c r="I236" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J236" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K236" s="4" t="inlineStr">
         <is>
-          <t>проспект Героїв Харкова, 230</t>
+          <t>вулиця Академіка Павлова, 146-В</t>
         </is>
       </c>
       <c r="L236" s="6" t="inlineStr">
         <is>
-          <t>UA63120270010423479</t>
+          <t>UA63120270010315719</t>
         </is>
       </c>
       <c r="M236" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N236" s="7"/>
       <c r="O236" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти адміністрації Немишлянського району Харківської міської ради</t>
+          <t>Управління освіти адміністрації Салтівського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P236" s="4" t="inlineStr">
         <is>
-          <t>(057)3920165</t>
+          <t>(098)3272192</t>
         </is>
       </c>
       <c r="Q236" s="4"/>
       <c r="R236" s="4" t="inlineStr">
         <is>
-          <t>veresen_school999@ukr.net</t>
+          <t>blagovistkh@ukr.net</t>
         </is>
       </c>
       <c r="S236" s="4" t="inlineStr">
         <is>
-          <t>http://www.veresen.com</t>
+          <t>blagovest.kh.ua</t>
         </is>
       </c>
       <c r="T236" s="4" t="inlineStr">
         <is>
-          <t>Директор Павловська-Кравчук Вікторія Анатоліївна</t>
+          <t>Директор Говорун Світлана Леонідівна</t>
         </is>
       </c>
       <c r="U236" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V236" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W236" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X236" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y236" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="4" t="inlineStr">
         <is>
-          <t>ХАРКІВСЬКИЙ ПРИВАТНИЙ ЛІЦЕЙ "ПЕРША УКРАЇНСЬКА ШКОЛА" ХАРКІВСЬКОЇ ОБЛАСТІ</t>
+          <t>ХАРКІВСЬКИЙ ПРИВАТНИЙ ЛІЦЕЙ "ВЕРЕСЕНЬ" ХАРКІВСЬКОЇ ОБЛАСТІ</t>
         </is>
       </c>
       <c r="B237" s="5" t="n">
-        <v>176462</v>
+        <v>146784</v>
       </c>
       <c r="C237" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D237" s="4" t="inlineStr">
         <is>
-          <t>ХПЛ "ПУШ"</t>
+          <t>ХП ЛІЦЕЙ "ВЕРЕСЕНЬ" ХО</t>
         </is>
       </c>
       <c r="E237" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F237" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G237" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H237" s="6" t="inlineStr">
         <is>
-          <t>6310137500</t>
+          <t>6310138500</t>
         </is>
       </c>
       <c r="I237" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J237" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K237" s="4" t="inlineStr">
         <is>
-          <t>вулиця Академіка Павлова, 46</t>
+          <t>проспект Героїв Харкова, 230</t>
         </is>
       </c>
       <c r="L237" s="6" t="inlineStr">
         <is>
-          <t>UA63120270010315719</t>
+          <t>UA63120270010423479</t>
         </is>
       </c>
       <c r="M237" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N237" s="7"/>
       <c r="O237" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти адміністрації Салтівського району Харківської міської ради</t>
+          <t>Управління освіти адміністрації Немишлянського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P237" s="4" t="inlineStr">
         <is>
-          <t>(099)1282048</t>
+          <t>(057)3920165</t>
         </is>
       </c>
       <c r="Q237" s="4"/>
       <c r="R237" s="4" t="inlineStr">
         <is>
-          <t>lyceumpush@gmail.com.ua</t>
+          <t>veresen_school999@ukr.net</t>
         </is>
       </c>
       <c r="S237" s="4" t="inlineStr">
         <is>
-          <t>http://push-school.com</t>
+          <t>http://www.veresen.com</t>
         </is>
       </c>
       <c r="T237" s="4" t="inlineStr">
         <is>
-          <t>Директор Підгайко Віталіна Анатоліївна</t>
+          <t>Директор Павловська-Кравчук Вікторія Анатоліївна</t>
         </is>
       </c>
       <c r="U237" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V237" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W237" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X237" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y237" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="4" t="inlineStr">
         <is>
-          <t>ХАРКІВСЬКИЙ ПРИВАТНИЙ ЛІЦЕЙ "ТЕОРЕМА" ХАРКІВСЬКОЇ ОБЛАСТІ</t>
+          <t>ХАРКІВСЬКИЙ ПРИВАТНИЙ ЛІЦЕЙ "ПЕРША УКРАЇНСЬКА ШКОЛА" ХАРКІВСЬКОЇ ОБЛАСТІ</t>
         </is>
       </c>
       <c r="B238" s="5" t="n">
-        <v>176457</v>
+        <v>176462</v>
       </c>
       <c r="C238" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D238" s="4" t="inlineStr">
         <is>
-          <t>ліцей "Теорема"</t>
+          <t>ХПЛ "ПУШ"</t>
         </is>
       </c>
       <c r="E238" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F238" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G238" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H238" s="6" t="inlineStr">
         <is>
-          <t>6310136900</t>
+          <t>6310137500</t>
         </is>
       </c>
       <c r="I238" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J238" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K238" s="4" t="inlineStr">
         <is>
-          <t>вулиця Киргизька, 10</t>
+          <t>вулиця Академіка Павлова, 46</t>
         </is>
       </c>
       <c r="L238" s="6" t="inlineStr">
         <is>
-          <t>UA63120270010736370</t>
+          <t>UA63120270010315719</t>
         </is>
       </c>
       <c r="M238" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N238" s="7"/>
       <c r="O238" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти адміністрації Слобідського району Харківської міської ради</t>
+          <t>Управління освіти адміністрації Салтівського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P238" s="4" t="inlineStr">
         <is>
-          <t>(068)6887799</t>
+          <t>(099)1282048</t>
         </is>
       </c>
       <c r="Q238" s="4"/>
       <c r="R238" s="4" t="inlineStr">
         <is>
-          <t>theorem.school@gmail.com</t>
+          <t>lyceumpush@gmail.com.ua</t>
         </is>
       </c>
       <c r="S238" s="4" t="inlineStr">
         <is>
-          <t>https://teorema.com.ua/</t>
+          <t>http://push-school.com</t>
         </is>
       </c>
       <c r="T238" s="4" t="inlineStr">
         <is>
-          <t>Директор Свистунова Тетяна Миколаївна</t>
+          <t>Директор Підгайко Віталіна Анатоліївна</t>
         </is>
       </c>
       <c r="U238" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V238" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W238" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X238" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y238" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="4" t="inlineStr">
         <is>
-          <t>ХАРКІВСЬКИЙ ПРИВАТНИЙ ЛІЦЕЙ "ШКОЛА "РАНОК" ХАРКІВСЬКОЇ ОБЛАСТІ</t>
+          <t>ХАРКІВСЬКИЙ ПРИВАТНИЙ ЛІЦЕЙ "ТЕОРЕМА" ХАРКІВСЬКОЇ ОБЛАСТІ</t>
         </is>
       </c>
       <c r="B239" s="5" t="n">
-        <v>148332</v>
+        <v>176457</v>
       </c>
       <c r="C239" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D239" s="4" t="inlineStr">
         <is>
-          <t>ШКОЛА "РАНОК"</t>
+          <t>ліцей "Теорема"</t>
         </is>
       </c>
       <c r="E239" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F239" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G239" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H239" s="6" t="inlineStr">
         <is>
-          <t>6310136300</t>
+          <t>6310136900</t>
         </is>
       </c>
       <c r="I239" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J239" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K239" s="4" t="inlineStr">
         <is>
-          <t>провулок Фанінський, 2</t>
+          <t>вулиця Киргизька, 10</t>
         </is>
       </c>
       <c r="L239" s="6" t="inlineStr">
         <is>
-          <t>UA63120270010948820</t>
+          <t>UA63120270010736370</t>
         </is>
       </c>
       <c r="M239" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N239" s="7"/>
       <c r="O239" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти адміністрації Шевченківського району Харківської міської ради</t>
+          <t>Управління освіти адміністрації Слобідського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P239" s="4" t="inlineStr">
         <is>
-          <t>(050)4684946</t>
+          <t>(068)6887799</t>
         </is>
       </c>
       <c r="Q239" s="4"/>
       <c r="R239" s="4" t="inlineStr">
         <is>
-          <t>office@ranok-school.com</t>
+          <t>theorem.school@gmail.com</t>
         </is>
       </c>
       <c r="S239" s="4" t="inlineStr">
         <is>
-          <t>ranok-school.com</t>
+          <t>https://teorema.com.ua/</t>
         </is>
       </c>
       <c r="T239" s="4" t="inlineStr">
         <is>
-          <t>Директор Свердліченко Тетяна Анатоліївна</t>
+          <t>Директор Свистунова Тетяна Миколаївна</t>
         </is>
       </c>
       <c r="U239" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V239" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W239" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X239" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y239" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="4" t="inlineStr">
         <is>
-          <t>Харківський приватний навчально-виховний комплекс "Гармонія" Харківської області</t>
+          <t>ХАРКІВСЬКИЙ ПРИВАТНИЙ ЛІЦЕЙ "ШКОЛА "РАНОК" ХАРКІВСЬКОЇ ОБЛАСТІ</t>
         </is>
       </c>
       <c r="B240" s="5" t="n">
-        <v>146798</v>
+        <v>148332</v>
       </c>
       <c r="C240" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D240" s="4" t="inlineStr">
         <is>
-          <t>НВК "Гармонія"</t>
+          <t>ШКОЛА "РАНОК"</t>
         </is>
       </c>
       <c r="E240" s="4" t="inlineStr">
         <is>
-          <t>призупинено</t>
+          <t>працює</t>
         </is>
       </c>
       <c r="F240" s="4" t="inlineStr">
         <is>
-          <t>навчально-виховний комплекс (об'єднання)</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G240" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H240" s="6" t="inlineStr">
         <is>
-          <t>6310138500</t>
+          <t>6310136300</t>
         </is>
       </c>
       <c r="I240" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J240" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K240" s="4" t="inlineStr">
         <is>
-          <t>вулиця Рибалка, 16-А</t>
+          <t>провулок Фанінський, 2</t>
         </is>
       </c>
       <c r="L240" s="6" t="inlineStr">
         <is>
-          <t>UA63120270010423479</t>
+          <t>UA63120270010948820</t>
         </is>
       </c>
       <c r="M240" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N240" s="7"/>
       <c r="O240" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти адміністрації Немишлянського району Харківської міської ради</t>
+          <t>Управління освіти адміністрації Шевченківського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P240" s="4" t="inlineStr">
         <is>
-          <t>(057)3921021</t>
+          <t>(050)4684946</t>
         </is>
       </c>
       <c r="Q240" s="4"/>
       <c r="R240" s="4" t="inlineStr">
         <is>
-          <t>garmoniya_2015@ukr.net</t>
+          <t>office@ranok-school.com</t>
         </is>
       </c>
       <c r="S240" s="4" t="inlineStr">
         <is>
-          <t>http://uvk-garmoniya.com.ua</t>
+          <t>ranok-school.com</t>
         </is>
       </c>
       <c r="T240" s="4" t="inlineStr">
         <is>
-          <t>Генеральний директор Ляпіна Вікторія Василівна</t>
+          <t>Директор Свердліченко Тетяна Анатоліївна</t>
         </is>
       </c>
       <c r="U240" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V240" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W240" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X240" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y240" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="4" t="inlineStr">
         <is>
-          <t>ХАРКІВСЬКИЙ ПРИВАТНИЙ НАВЧАЛЬНО-ВИХОВНИЙ КОМПЛЕКС "ЛІЦЕЙ ПРОФЕСІОНАЛ" ХАРКІВСЬКОЇ ОБЛАСТІ</t>
+          <t>Харківський приватний навчально-виховний комплекс "Гармонія" Харківської області</t>
         </is>
       </c>
       <c r="B241" s="5" t="n">
-        <v>145968</v>
+        <v>146798</v>
       </c>
       <c r="C241" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D241" s="4" t="inlineStr">
         <is>
-          <t>НВК "ЛІЦЕЙ ПРОФЕСІОНАЛ"</t>
+          <t>НВК "Гармонія"</t>
         </is>
       </c>
       <c r="E241" s="4" t="inlineStr">
         <is>
           <t>призупинено</t>
         </is>
       </c>
       <c r="F241" s="4" t="inlineStr">
         <is>
           <t>навчально-виховний комплекс (об'єднання)</t>
         </is>
       </c>
       <c r="G241" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H241" s="6" t="inlineStr">
         <is>
-          <t>6310136600</t>
+          <t>6310138500</t>
         </is>
       </c>
       <c r="I241" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J241" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K241" s="4" t="inlineStr">
         <is>
-          <t>вулиця Ярослава Мудрого, 22/24</t>
+          <t>вулиця Рибалка, 16-А</t>
         </is>
       </c>
       <c r="L241" s="6" t="inlineStr">
         <is>
-          <t>UA63120270010216514</t>
+          <t>UA63120270010423479</t>
         </is>
       </c>
       <c r="M241" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N241" s="7"/>
       <c r="O241" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти адміністрації Київського району Харківської міської ради</t>
+          <t>Управління освіти адміністрації Немишлянського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P241" s="4" t="inlineStr">
         <is>
-          <t>(057)700-76-97</t>
+          <t>(057)3921021</t>
         </is>
       </c>
       <c r="Q241" s="4"/>
       <c r="R241" s="4" t="inlineStr">
         <is>
-          <t>liceyp@ukr.net</t>
+          <t>garmoniya_2015@ukr.net</t>
         </is>
       </c>
       <c r="S241" s="4" t="inlineStr">
         <is>
-          <t>http://lyceum-prof.at.ua</t>
+          <t>http://uvk-garmoniya.com.ua</t>
         </is>
       </c>
       <c r="T241" s="4" t="inlineStr">
         <is>
-          <t>Директор Будко Оксана Володимирівна</t>
+          <t>Генеральний директор Ляпіна Вікторія Василівна</t>
         </is>
       </c>
       <c r="U241" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V241" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W241" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X241" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y241" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="4" t="inlineStr">
         <is>
-          <t>ХАРКІВСЬКИЙ ПРИВАТНИЙ НАВЧАЛЬНО-ВИХОВНИЙ КОМПЛЕКС "СТАРТ-ШКОЛА" ХАРКІВСЬКОЇ ОБЛАСТІ</t>
+          <t>ХАРКІВСЬКИЙ ПРИВАТНИЙ НАВЧАЛЬНО-ВИХОВНИЙ КОМПЛЕКС "ЛІЦЕЙ ПРОФЕСІОНАЛ" ХАРКІВСЬКОЇ ОБЛАСТІ</t>
         </is>
       </c>
       <c r="B242" s="5" t="n">
-        <v>145969</v>
+        <v>145968</v>
       </c>
       <c r="C242" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D242" s="4" t="inlineStr">
         <is>
-          <t>НВК"СТАРТ-ШКОЛА"</t>
+          <t>НВК "ЛІЦЕЙ ПРОФЕСІОНАЛ"</t>
         </is>
       </c>
       <c r="E242" s="4" t="inlineStr">
         <is>
           <t>призупинено</t>
         </is>
       </c>
       <c r="F242" s="4" t="inlineStr">
         <is>
           <t>навчально-виховний комплекс (об'єднання)</t>
         </is>
       </c>
       <c r="G242" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H242" s="6" t="inlineStr">
         <is>
           <t>6310136600</t>
         </is>
       </c>
       <c r="I242" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J242" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K242" s="4" t="inlineStr">
         <is>
-          <t>вулиця Садова, 20</t>
+          <t>вулиця Ярослава Мудрого, 22/24</t>
         </is>
       </c>
       <c r="L242" s="6" t="inlineStr">
         <is>
           <t>UA63120270010216514</t>
         </is>
       </c>
       <c r="M242" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N242" s="7"/>
       <c r="O242" s="4" t="inlineStr">
         <is>
           <t>Управління освіти адміністрації Київського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P242" s="4" t="inlineStr">
         <is>
-          <t>(057)706-32-88</t>
+          <t>(057)700-76-97</t>
         </is>
       </c>
       <c r="Q242" s="4"/>
       <c r="R242" s="4" t="inlineStr">
         <is>
-          <t>startschool1@ukr.net</t>
+          <t>liceyp@ukr.net</t>
         </is>
       </c>
       <c r="S242" s="4" t="inlineStr">
         <is>
-          <t>http://startschool_kharkov.klasna.com</t>
+          <t>http://lyceum-prof.at.ua</t>
         </is>
       </c>
       <c r="T242" s="4" t="inlineStr">
         <is>
-          <t>Директор Потягайло Лариса Іванівна</t>
+          <t>Директор Будко Оксана Володимирівна</t>
         </is>
       </c>
       <c r="U242" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V242" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W242" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X242" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y242" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="4" t="inlineStr">
         <is>
-          <t>ХАРКІВСЬКИЙ РЕСПУБЛІКАНСЬКИЙ ЛІЦЕЙ-ІНТЕРНАТ СПОРТИВНОГО ПРОФІЛЮ</t>
+          <t>ХАРКІВСЬКИЙ ПРИВАТНИЙ НАВЧАЛЬНО-ВИХОВНИЙ КОМПЛЕКС "СТАРТ-ШКОЛА" ХАРКІВСЬКОЇ ОБЛАСТІ</t>
         </is>
       </c>
       <c r="B243" s="5" t="n">
-        <v>149788</v>
+        <v>145969</v>
       </c>
       <c r="C243" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D243" s="4" t="inlineStr">
         <is>
-          <t>ХРЛІСП</t>
+          <t>НВК"СТАРТ-ШКОЛА"</t>
         </is>
       </c>
       <c r="E243" s="4" t="inlineStr">
         <is>
-          <t>працює</t>
+          <t>призупинено</t>
         </is>
       </c>
       <c r="F243" s="4" t="inlineStr">
         <is>
-          <t>ліцей-інтернат</t>
+          <t>навчально-виховний комплекс (об'єднання)</t>
         </is>
       </c>
       <c r="G243" s="4" t="inlineStr">
         <is>
-          <t>Державна</t>
+          <t>Приватна</t>
         </is>
       </c>
       <c r="H243" s="6" t="inlineStr">
         <is>
-          <t>6310138500</t>
+          <t>6310136600</t>
         </is>
       </c>
       <c r="I243" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J243" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K243" s="4" t="inlineStr">
         <is>
-          <t>проспект Героїв Харкова, 246-А</t>
+          <t>вулиця Садова, 20</t>
         </is>
       </c>
       <c r="L243" s="6" t="inlineStr">
         <is>
-          <t>UA63120270010423479</t>
+          <t>UA63120270010216514</t>
         </is>
       </c>
       <c r="M243" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N243" s="7"/>
       <c r="O243" s="4" t="inlineStr">
         <is>
-          <t>Департамент освіти і науки Харківської обласної державної адміністрації</t>
+          <t>Управління освіти адміністрації Київського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P243" s="4" t="inlineStr">
         <is>
-          <t>(057)2947635, (066)1392846</t>
+          <t>(057)706-32-88</t>
         </is>
       </c>
       <c r="Q243" s="4"/>
       <c r="R243" s="4" t="inlineStr">
         <is>
-          <t>hrlisp@internatkh.org.ua</t>
+          <t>startschool1@ukr.net</t>
         </is>
       </c>
       <c r="S243" s="4" t="inlineStr">
         <is>
-          <t>http://hrlisp.org.ua/</t>
+          <t>http://startschool_kharkov.klasna.com</t>
         </is>
       </c>
       <c r="T243" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Галашко Микола Іванович</t>
+          <t>Директор Потягайло Лариса Іванівна</t>
         </is>
       </c>
       <c r="U243" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V243" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W243" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X243" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="Y243" s="5"/>
     </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="244">
+      <c r="A244" s="4" t="inlineStr">
+        <is>
+          <t>ХАРКІВСЬКИЙ РЕСПУБЛІКАНСЬКИЙ ЛІЦЕЙ-ІНТЕРНАТ СПОРТИВНОГО ПРОФІЛЮ</t>
+        </is>
+      </c>
+      <c r="B244" s="5" t="n">
+        <v>149788</v>
+      </c>
+      <c r="C244" s="6" t="inlineStr">
+        <is>
+          <t>так</t>
+        </is>
+      </c>
+      <c r="D244" s="4" t="inlineStr">
+        <is>
+          <t>ХРЛІСП</t>
+        </is>
+      </c>
+      <c r="E244" s="4" t="inlineStr">
+        <is>
+          <t>працює</t>
+        </is>
+      </c>
+      <c r="F244" s="4" t="inlineStr">
+        <is>
+          <t>ліцей-інтернат</t>
+        </is>
+      </c>
+      <c r="G244" s="4" t="inlineStr">
+        <is>
+          <t>Державна</t>
+        </is>
+      </c>
+      <c r="H244" s="6" t="inlineStr">
+        <is>
+          <t>6310138500</t>
+        </is>
+      </c>
+      <c r="I244" s="4" t="inlineStr">
+        <is>
+          <t>Харківська область</t>
+        </is>
+      </c>
+      <c r="J244" s="4" t="inlineStr">
+        <is>
+          <t>Харків, Харківська область</t>
+        </is>
+      </c>
+      <c r="K244" s="4" t="inlineStr">
+        <is>
+          <t>проспект Героїв Харкова, 246-А</t>
+        </is>
+      </c>
+      <c r="L244" s="6" t="inlineStr">
+        <is>
+          <t>UA63120270010423479</t>
+        </is>
+      </c>
+      <c r="M244" s="4" t="inlineStr">
+        <is>
+          <t>Харківська обл., м. Харків</t>
+        </is>
+      </c>
+      <c r="N244" s="7"/>
+      <c r="O244" s="4" t="inlineStr">
+        <is>
+          <t>Департамент освіти і науки Харківської обласної державної адміністрації</t>
+        </is>
+      </c>
+      <c r="P244" s="4" t="inlineStr">
+        <is>
+          <t>(057)2947635, (066)1392846</t>
+        </is>
+      </c>
+      <c r="Q244" s="4"/>
+      <c r="R244" s="4" t="inlineStr">
+        <is>
+          <t>hrlisp@internatkh.org.ua</t>
+        </is>
+      </c>
+      <c r="S244" s="4" t="inlineStr">
+        <is>
+          <t>http://hrlisp.org.ua/</t>
+        </is>
+      </c>
+      <c r="T244" s="4" t="inlineStr">
+        <is>
+          <t>В.о. директора Галашко Микола Іванович</t>
+        </is>
+      </c>
+      <c r="U244" s="6" t="inlineStr">
+        <is>
+          <t>ні</t>
+        </is>
+      </c>
+      <c r="V244" s="6" t="inlineStr">
+        <is>
+          <t>ні</t>
+        </is>
+      </c>
+      <c r="W244" s="6" t="inlineStr">
+        <is>
+          <t>ні</t>
+        </is>
+      </c>
+      <c r="X244" s="6" t="inlineStr">
+        <is>
+          <t>так</t>
+        </is>
+      </c>
+      <c r="Y244" s="5"/>
+    </row>
   </sheetData>
-  <autoFilter ref="A1:Y243"/>
+  <autoFilter ref="A1:Y244"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>
   <cp:revision></cp:revision>