--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -397,58 +397,54 @@
           <t>UA61020110010095359</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Тернопільська обл., Кременецький р-н, с. Лопушне</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, культури, молоді та спорту Лопушненської сільської ради</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(035)4664340</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>lopushnoschool@gmail.com</t>
         </is>
       </c>
-      <c r="S2" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="S2" s="4"/>
       <c r="T2" s="4" t="inlineStr">
         <is>
-          <t>Директор Шаповал Любов Степанівна</t>
+          <t>Директор Букай Надія Ярославівна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y2" s="5"/>
     </row>
   </sheetData>