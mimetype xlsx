--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -319,136 +319,136 @@
       </c>
       <c r="V1" s="3" t="inlineStr">
         <is>
           <t>Сільський</t>
         </is>
       </c>
       <c r="W1" s="3" t="inlineStr">
         <is>
           <t>Гірський</t>
         </is>
       </c>
       <c r="X1" s="3" t="inlineStr">
         <is>
           <t>Інтернат</t>
         </is>
       </c>
       <c r="Y1" s="3" t="inlineStr">
         <is>
           <t>Ліцензовані обсяги</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="4" t="inlineStr">
         <is>
-          <t>Самолусківська гімназія Гусятинської селищної ради Чортківського району Тернопільської області</t>
+          <t>Початкова школа села Самолусківці Чортківського району Тернопільської області</t>
         </is>
       </c>
       <c r="B2" s="5" t="n">
         <v>139914</v>
       </c>
       <c r="C2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D2" s="4" t="inlineStr">
         <is>
-          <t>Самолусківська гімназія</t>
+          <t>Початкова школа с. Самолусківці</t>
         </is>
       </c>
       <c r="E2" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F2" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>початкова школа</t>
         </is>
       </c>
       <c r="G2" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H2" s="6" t="inlineStr">
         <is>
           <t>6121686701</t>
         </is>
       </c>
       <c r="I2" s="4" t="inlineStr">
         <is>
           <t>Тернопільська область</t>
         </is>
       </c>
       <c r="J2" s="4" t="inlineStr">
         <is>
           <t>с. Самолусківці, Гусятинський район, Тернопільська область</t>
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шкільна, 2</t>
+          <t>вулиця Шкільна, 4</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA61060130120027482</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Тернопільська обл., Чортківський р-н, с. Самолусківці</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, сімї, молоді та спорту Гусятинської селищної ради</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(03557)63617</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>samolusky@ukr.net</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
           <t>http://samolusky.klasna.com</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
-          <t>Директор Марусин Ганна Петрівна</t>
+          <t>В.о. директора Турецька Катерина Степанівна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y2" s="5"/>
     </row>
   </sheetData>