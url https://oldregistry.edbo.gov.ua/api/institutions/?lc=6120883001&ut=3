--- v0 (2026-06-14)
+++ v1 (2026-08-10)
@@ -367,51 +367,51 @@
           <t>школа</t>
         </is>
       </c>
       <c r="G2" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H2" s="6" t="inlineStr">
         <is>
           <t>6120883001</t>
         </is>
       </c>
       <c r="I2" s="4" t="inlineStr">
         <is>
           <t>Тернопільська область</t>
         </is>
       </c>
       <c r="J2" s="4" t="inlineStr">
         <is>
           <t>с. Іванків, Борщівський район, Тернопільська область</t>
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
-          <t>вулиця Центральна, 3</t>
+          <t>вулиця Центральна, 11</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA61060350100095656</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Тернопільська обл., Чортківський р-н, с. Іванків</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, культури, сім'ї, молоді та спорту Скала-Подільської селищної ради</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(03541)55732</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">