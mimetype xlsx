--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -388,67 +388,67 @@
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
           <t>вулиця Головна Долішня, 25а</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA61060290020026060</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Тернопільська обл., Чортківський р-н, с. Білівці</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, культури, молоді та спорту Мельнице-Подільської селищної ради</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
-          <t>(067)4500416</t>
+          <t>(097)8131346</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
-          <t>b24620411@gmaill.com</t>
+          <t>kolisniknina68@gmail.com</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
           <t>http://www.melpodilska-gromada.gov.ua</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
-          <t>Директор Остафійчук Галина Михайлівна</t>
+          <t>Директор Колісник Ніна Михайлівна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y2" s="5"/>
     </row>
   </sheetData>