--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -630,51 +630,51 @@
       </c>
       <c r="N4" s="7"/>
       <c r="O4" s="4" t="inlineStr">
         <is>
           <t>Управління освіти, молоді та спорту Чортківської міської ради</t>
         </is>
       </c>
       <c r="P4" s="4" t="inlineStr">
         <is>
           <t>(03552)56510</t>
         </is>
       </c>
       <c r="Q4" s="4"/>
       <c r="R4" s="4" t="inlineStr">
         <is>
           <t>rosohatska@ukr.net</t>
         </is>
       </c>
       <c r="S4" s="4" t="inlineStr">
         <is>
           <t>https://sites.google.com/site/rosohackazosiiiist/home/informacia-pro-sajt</t>
         </is>
       </c>
       <c r="T4" s="4" t="inlineStr">
         <is>
-          <t>Директор Наконечна Ганна Петрівна</t>
+          <t>Директор Павшок Оксана Петрівна</t>
         </is>
       </c>
       <c r="U4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V4" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y4" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
@@ -856,277 +856,277 @@
       </c>
       <c r="N6" s="7"/>
       <c r="O6" s="4" t="inlineStr">
         <is>
           <t>Управління освіти, молоді та спорту Чортківської міської ради</t>
         </is>
       </c>
       <c r="P6" s="4" t="inlineStr">
         <is>
           <t>(066)3619856</t>
         </is>
       </c>
       <c r="Q6" s="4"/>
       <c r="R6" s="4" t="inlineStr">
         <is>
           <t>shkola2chortkiv@ukr.net</t>
         </is>
       </c>
       <c r="S6" s="4" t="inlineStr">
         <is>
           <t>https://school-2.osvita-chortkiv.te.ua</t>
         </is>
       </c>
       <c r="T6" s="4" t="inlineStr">
         <is>
-          <t>Директор Кульчицький Руслан Володимирович</t>
+          <t>Директор Ходоровська Тетяна Євгеніївна</t>
         </is>
       </c>
       <c r="U6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y6" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="4" t="inlineStr">
         <is>
-          <t>Чортківська гімназія №3 ім. Романа Ільяшенка Чортківської міської ради Тернопільської області</t>
+          <t>Чортківська гімназія №6 Чортківської міської ради Тернопільської області</t>
         </is>
       </c>
       <c r="B7" s="5" t="n">
-        <v>150803</v>
+        <v>150769</v>
       </c>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D7" s="4" t="inlineStr">
         <is>
-          <t>Чортківська гімназія №3 ім. Р. Ільяшенка</t>
+          <t>Чортківська гімназія №6</t>
         </is>
       </c>
       <c r="E7" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F7" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G7" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H7" s="6" t="inlineStr">
         <is>
           <t>6110300000</t>
         </is>
       </c>
       <c r="I7" s="4" t="inlineStr">
         <is>
           <t>Тернопільська область</t>
         </is>
       </c>
       <c r="J7" s="4" t="inlineStr">
         <is>
           <t>Чортків, Тернопільська область</t>
         </is>
       </c>
       <c r="K7" s="4" t="inlineStr">
         <is>
-          <t>вулиця Коновальця, 13</t>
+          <t>вулиця Залізнична, 10</t>
         </is>
       </c>
       <c r="L7" s="6" t="inlineStr">
         <is>
           <t>UA61060430010047348</t>
         </is>
       </c>
       <c r="M7" s="4" t="inlineStr">
         <is>
           <t>Тернопільська обл., м. Чортків</t>
         </is>
       </c>
       <c r="N7" s="7"/>
       <c r="O7" s="4" t="inlineStr">
         <is>
           <t>Управління освіти, молоді та спорту Чортківської міської ради</t>
         </is>
       </c>
       <c r="P7" s="4" t="inlineStr">
         <is>
-          <t>(03552)2-28-90</t>
+          <t>(03552)22353, (03552)22510</t>
         </is>
       </c>
       <c r="Q7" s="4"/>
       <c r="R7" s="4" t="inlineStr">
         <is>
-          <t>chortkiv_internat@ukr.net</t>
+          <t>chortkivska6@gmail.com</t>
         </is>
       </c>
       <c r="S7" s="4" t="inlineStr">
         <is>
-          <t>https://sites.google.com/site/chortkivschool3</t>
+          <t>https://school-6.osvita-chortkiv.te.ua/</t>
         </is>
       </c>
       <c r="T7" s="4" t="inlineStr">
         <is>
-          <t>Директор Яремко Тетяна Володимирівна</t>
+          <t>Директор Школьницький Сергій Олегович</t>
         </is>
       </c>
       <c r="U7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y7" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="4" t="inlineStr">
         <is>
-          <t>Чортківська гімназія №6 Чортківської міської ради Тернопільської області</t>
+          <t>Чортківський академічний ліцей імені Романа Ільяшенка Чортківської міської ради Тернопільської області</t>
         </is>
       </c>
       <c r="B8" s="5" t="n">
-        <v>150769</v>
+        <v>150803</v>
       </c>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D8" s="4" t="inlineStr">
         <is>
-          <t>Чортківська гімназія №6</t>
+          <t>Чортківський академічний ліцей ім. Романа Ільяшенка</t>
         </is>
       </c>
       <c r="E8" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F8" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G8" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H8" s="6" t="inlineStr">
         <is>
           <t>6110300000</t>
         </is>
       </c>
       <c r="I8" s="4" t="inlineStr">
         <is>
           <t>Тернопільська область</t>
         </is>
       </c>
       <c r="J8" s="4" t="inlineStr">
         <is>
           <t>Чортків, Тернопільська область</t>
         </is>
       </c>
       <c r="K8" s="4" t="inlineStr">
         <is>
-          <t>вулиця Залізнична, 10</t>
+          <t>вулиця Коновальця, 13</t>
         </is>
       </c>
       <c r="L8" s="6" t="inlineStr">
         <is>
           <t>UA61060430010047348</t>
         </is>
       </c>
       <c r="M8" s="4" t="inlineStr">
         <is>
           <t>Тернопільська обл., м. Чортків</t>
         </is>
       </c>
       <c r="N8" s="7"/>
       <c r="O8" s="4" t="inlineStr">
         <is>
           <t>Управління освіти, молоді та спорту Чортківської міської ради</t>
         </is>
       </c>
       <c r="P8" s="4" t="inlineStr">
         <is>
-          <t>(03552)22353, (03552)22510</t>
+          <t>(03552)2-28-90, (0683)840452</t>
         </is>
       </c>
       <c r="Q8" s="4"/>
       <c r="R8" s="4" t="inlineStr">
         <is>
-          <t>chortkivska6@gmail.com</t>
+          <t>chakl.education@gmail.com</t>
         </is>
       </c>
       <c r="S8" s="4" t="inlineStr">
         <is>
-          <t>https://school-6.osvita-chortkiv.te.ua/</t>
+          <t>https://www.facebook.com/chal.chortkiv/</t>
         </is>
       </c>
       <c r="T8" s="4" t="inlineStr">
         <is>
-          <t>Директор Юрчишин Ігор Остапович</t>
+          <t>Директор Чорній Марія Павлівна</t>
         </is>
       </c>
       <c r="U8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y8" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">