--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -1088,51 +1088,51 @@
       </c>
       <c r="N8" s="7"/>
       <c r="O8" s="4" t="inlineStr">
         <is>
           <t>Управління освіти і науки Тернопільської міської ради</t>
         </is>
       </c>
       <c r="P8" s="4" t="inlineStr">
         <is>
           <t>(0352)268034</t>
         </is>
       </c>
       <c r="Q8" s="4"/>
       <c r="R8" s="4" t="inlineStr">
         <is>
           <t>school-20@ukr.net</t>
         </is>
       </c>
       <c r="S8" s="4" t="inlineStr">
         <is>
           <t>https://www.school20.te.ua</t>
         </is>
       </c>
       <c r="T8" s="4" t="inlineStr">
         <is>
-          <t>Директор Фірман Зіновій Євгенович</t>
+          <t>Директор Волинець Лариса Володимирівна</t>
         </is>
       </c>
       <c r="U8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y8" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
@@ -2109,51 +2109,51 @@
       </c>
       <c r="N17" s="7"/>
       <c r="O17" s="4" t="inlineStr">
         <is>
           <t>Управління освіти і науки Тернопільської міської ради</t>
         </is>
       </c>
       <c r="P17" s="4" t="inlineStr">
         <is>
           <t>(0352)269366, (0352)269929</t>
         </is>
       </c>
       <c r="Q17" s="4"/>
       <c r="R17" s="4" t="inlineStr">
         <is>
           <t>22_schooltern@ukr.net</t>
         </is>
       </c>
       <c r="S17" s="4" t="inlineStr">
         <is>
           <t>http://22.school-info.te.ua</t>
         </is>
       </c>
       <c r="T17" s="4" t="inlineStr">
         <is>
-          <t>Директор Климчук Олег Андрійович</t>
+          <t>Директор Плюсквік-Баран Юлія Тарасівна</t>
         </is>
       </c>
       <c r="U17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y17" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
@@ -3703,51 +3703,51 @@
           <t>Управління освіти і науки Тернопільської міської ради</t>
         </is>
       </c>
       <c r="P31" s="4" t="inlineStr">
         <is>
           <t>(0352)268982, (0352)265121</t>
         </is>
       </c>
       <c r="Q31" s="4" t="inlineStr">
         <is>
           <t>(0352)268982</t>
         </is>
       </c>
       <c r="R31" s="4" t="inlineStr">
         <is>
           <t>alyaska-29@ukr.net</t>
         </is>
       </c>
       <c r="S31" s="4" t="inlineStr">
         <is>
           <t>http://www.school29.te.sch.in.ua/</t>
         </is>
       </c>
       <c r="T31" s="4" t="inlineStr">
         <is>
-          <t>Директор Ятищук Анатолій Васильович</t>
+          <t>Директор Стецька Оксана Ярославівна</t>
         </is>
       </c>
       <c r="U31" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V31" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W31" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X31" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y31" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
@@ -5279,51 +5279,51 @@
       </c>
       <c r="N45" s="7"/>
       <c r="O45" s="4" t="inlineStr">
         <is>
           <t>Управління освіти і науки Тернопільської міської ради</t>
         </is>
       </c>
       <c r="P45" s="4" t="inlineStr">
         <is>
           <t>(0352)533122</t>
         </is>
       </c>
       <c r="Q45" s="4"/>
       <c r="R45" s="4" t="inlineStr">
         <is>
           <t>school-collegium@ukr.net</t>
         </is>
       </c>
       <c r="S45" s="4" t="inlineStr">
         <is>
           <t>http://12.school-info.te.ua/</t>
         </is>
       </c>
       <c r="T45" s="4" t="inlineStr">
         <is>
-          <t>Директор Гуцал Марія Богданівна</t>
+          <t>Т.в.о. директора Панасюк Наталія Дмитрівна</t>
         </is>
       </c>
       <c r="U45" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V45" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W45" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X45" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y45" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="46">