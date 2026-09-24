--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -517,51 +517,51 @@
       </c>
       <c r="N3" s="7"/>
       <c r="O3" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти та спорту Ямпільської селищної ради</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
           <t>(05456)22868</t>
         </is>
       </c>
       <c r="Q3" s="4"/>
       <c r="R3" s="4" t="inlineStr">
         <is>
           <t>yampil.school1@ukr.net</t>
         </is>
       </c>
       <c r="S3" s="4" t="inlineStr">
         <is>
           <t>http://yampil-school1.edukit.sumy.ua/</t>
         </is>
       </c>
       <c r="T3" s="4" t="inlineStr">
         <is>
-          <t>Директор Хочинова Лариса Федорівна</t>
+          <t>Директор Донік Любов Леонідівна</t>
         </is>
       </c>
       <c r="U3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y3" s="5"/>
     </row>
   </sheetData>