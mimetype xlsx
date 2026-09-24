--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -383,51 +383,51 @@
         </is>
       </c>
       <c r="J2" s="4" t="inlineStr">
         <is>
           <t>с. Токарі, Сумський район, Сумська область</t>
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
           <t>вулиця Джерельна, 1</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA59080010030055314</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Сумська обл., Сумський р-н, с. Токарі</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, молоді та спорту Бездрицької сільської ради Сумського району Сумської області</t>
+          <t>Відділ освіти, культури, молоді та спорту Бездрицької сільської ради</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(0542)695840, (095)5888991</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>tokaryschool@meta.ua</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
           <t>https://sites.google.com/view/tokarischool/головна</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
           <t>Директор Ткаченко Сергій Анатолійович</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>