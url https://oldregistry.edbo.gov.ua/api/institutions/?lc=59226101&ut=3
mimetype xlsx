--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -517,51 +517,51 @@
       </c>
       <c r="N3" s="7"/>
       <c r="O3" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Кролевецької міської ради</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
           <t>(05453)9-57-74</t>
         </is>
       </c>
       <c r="Q3" s="4"/>
       <c r="R3" s="4" t="inlineStr">
         <is>
           <t>krolevetska.sh2@ukr.net</t>
         </is>
       </c>
       <c r="S3" s="4" t="inlineStr">
         <is>
           <t>http://krolevec2.school.org.ua</t>
         </is>
       </c>
       <c r="T3" s="4" t="inlineStr">
         <is>
-          <t>Директор Ілляшенко Ірина Миколаївна</t>
+          <t>Директор Школа Олена Дмитрівна</t>
         </is>
       </c>
       <c r="U3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y3" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">