--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -447,51 +447,51 @@
       <c r="A3" s="4" t="inlineStr">
         <is>
           <t>Краснопільська філія Краснопільського ліцею №1 Краснопільської селищної ради</t>
         </is>
       </c>
       <c r="B3" s="5" t="n">
         <v>139536</v>
       </c>
       <c r="C3" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D3" s="4" t="inlineStr">
         <is>
           <t>Краснопільська філія Краснопільського ліцею №1 Краснопільської селищної ради</t>
         </is>
       </c>
       <c r="E3" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F3" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>початкова школа</t>
         </is>
       </c>
       <c r="G3" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H3" s="6" t="inlineStr">
         <is>
           <t>5922355100</t>
         </is>
       </c>
       <c r="I3" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J3" s="4" t="inlineStr">
         <is>
           <t>смт Краснопілля, Краснопільський район, Сумська область</t>
         </is>
       </c>
       <c r="K3" s="4" t="inlineStr">
         <is>
           <t>вулиця Слов’янська, 24</t>
@@ -614,51 +614,51 @@
       <c r="M4" s="4" t="inlineStr">
         <is>
           <t>Сумська обл., Сумський р-н, с-ще Краснопілля</t>
         </is>
       </c>
       <c r="N4" s="7"/>
       <c r="O4" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Краснопільської селищної ради</t>
         </is>
       </c>
       <c r="P4" s="4" t="inlineStr">
         <is>
           <t>(05459)7-10-57</t>
         </is>
       </c>
       <c r="Q4" s="4"/>
       <c r="R4" s="4" t="inlineStr">
         <is>
           <t>KrasnopillyaZOSH@ukr.net</t>
         </is>
       </c>
       <c r="S4" s="4"/>
       <c r="T4" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Чуприна Володимир Миколайович</t>
+          <t>Директор Коваленко Катерина Володимирівна</t>
         </is>
       </c>
       <c r="U4" s="6" t="inlineStr">
         <is>
           <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y4" s="5" t="n">
         <v>3528</v>
       </c>