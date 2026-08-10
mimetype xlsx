--- v0 (2026-06-14)
+++ v1 (2026-08-10)
@@ -388,67 +388,67 @@
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
           <t>площа імені Остапа Вишні, 1</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA59040050010080063</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Сумська обл., Охтирський р-н, с. Грунь</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, молоді та спорту Грунської сільської ради</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
-          <t>(066)8752991</t>
+          <t>(066)0071465</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
-          <t>grun_shkola@hotmail.com</t>
+          <t>lizey_groun@ukr.net</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
           <t>https://sites.google.com/site/grunskazos/home</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
-          <t>Директор Хоменко Алла Володимирівна</t>
+          <t>Директор Мельник Ганна Андріївна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y2" s="5"/>
     </row>
   </sheetData>