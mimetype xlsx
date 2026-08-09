--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -844,51 +844,51 @@
       <c r="M6" s="4" t="inlineStr">
         <is>
           <t>Сумська обл., м. Ромни</t>
         </is>
       </c>
       <c r="N6" s="7"/>
       <c r="O6" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Роменської міської ради Сумської області</t>
         </is>
       </c>
       <c r="P6" s="4" t="inlineStr">
         <is>
           <t>(05448)31590</t>
         </is>
       </c>
       <c r="Q6" s="4"/>
       <c r="R6" s="4" t="inlineStr">
         <is>
           <t>romny-school5@ukr.net</t>
         </is>
       </c>
       <c r="S6" s="4"/>
       <c r="T6" s="4" t="inlineStr">
         <is>
-          <t>Директор Діхнич Наталія Федорівна</t>
+          <t>Директор Журенко Оксана Василівна</t>
         </is>
       </c>
       <c r="U6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y6" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">