--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -1300,51 +1300,51 @@
       </c>
       <c r="N10" s="7"/>
       <c r="O10" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Конотопської міської ради Сумської області.</t>
         </is>
       </c>
       <c r="P10" s="4" t="inlineStr">
         <is>
           <t>(05447)60875</t>
         </is>
       </c>
       <c r="Q10" s="4"/>
       <c r="R10" s="4" t="inlineStr">
         <is>
           <t>kzosh13@ukr.net</t>
         </is>
       </c>
       <c r="S10" s="4" t="inlineStr">
         <is>
           <t>https://school13.osvita-konotop.gov.ua/</t>
         </is>
       </c>
       <c r="T10" s="4" t="inlineStr">
         <is>
-          <t>Директор Яровий Юрій Миколайович</t>
+          <t>В.о. директора Побігайленко Тетяна Валентинівна</t>
         </is>
       </c>
       <c r="U10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y10" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
@@ -1526,51 +1526,51 @@
       </c>
       <c r="N12" s="7"/>
       <c r="O12" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Конотопської міської ради Сумської області.</t>
         </is>
       </c>
       <c r="P12" s="4" t="inlineStr">
         <is>
           <t>(05447)26342, (05447)66311</t>
         </is>
       </c>
       <c r="Q12" s="4"/>
       <c r="R12" s="4" t="inlineStr">
         <is>
           <t>konotop.school2@gmail.com</t>
         </is>
       </c>
       <c r="S12" s="4" t="inlineStr">
         <is>
           <t>school2.osvita-konotop.gov.ua</t>
         </is>
       </c>
       <c r="T12" s="4" t="inlineStr">
         <is>
-          <t>Директор Матвійчук Олена Борисівна</t>
+          <t>В.о. директора Будко Тетяна Олександрівна</t>
         </is>
       </c>
       <c r="U12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y12" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">