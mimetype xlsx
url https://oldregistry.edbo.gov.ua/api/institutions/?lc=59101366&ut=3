--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -993,475 +993,475 @@
       <c r="U7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y7" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="4" t="inlineStr">
         <is>
-          <t>Комунальна установа Сумська спеціалізована школа I-III ступенів №7 імені Максима Савченка Сумської міської ради</t>
+          <t>Комунальна установа Сумський навчально-виховний комплекс №16 імені Олексія Братушки "Загальноосвітня школа I-III ступенів - дошкільний навчальний заклад" Сумської міської ради</t>
         </is>
       </c>
       <c r="B8" s="5" t="n">
-        <v>143776</v>
+        <v>144858</v>
       </c>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D8" s="4" t="inlineStr">
         <is>
-          <t>КУ ССШ №7 ім. М. Савченка СМР</t>
+          <t>КУ Сумський НВК №16 СМР</t>
         </is>
       </c>
       <c r="E8" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F8" s="4" t="inlineStr">
         <is>
-          <t>спеціалізована школа</t>
+          <t>навчально-виховний комплекс (об'єднання)</t>
         </is>
       </c>
       <c r="G8" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H8" s="6" t="inlineStr">
         <is>
           <t>5910136600</t>
         </is>
       </c>
       <c r="I8" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J8" s="4" t="inlineStr">
         <is>
           <t>Суми, Сумська область</t>
         </is>
       </c>
       <c r="K8" s="4" t="inlineStr">
         <is>
-          <t>вулиця Лесі Українки, 23</t>
+          <t>вулиця Родини Янових, 12</t>
         </is>
       </c>
       <c r="L8" s="6" t="inlineStr">
         <is>
           <t>UA59080270010287243</t>
         </is>
       </c>
       <c r="M8" s="4" t="inlineStr">
         <is>
           <t>Сумська обл., м. Суми</t>
         </is>
       </c>
       <c r="N8" s="7"/>
       <c r="O8" s="4" t="inlineStr">
         <is>
           <t>Управління освіти і науки Сумської міської ради</t>
         </is>
       </c>
       <c r="P8" s="4" t="inlineStr">
         <is>
-          <t>(0542)245390</t>
+          <t>(0542)61-51-15, (0542)24-54-96</t>
         </is>
       </c>
       <c r="Q8" s="4"/>
       <c r="R8" s="4" t="inlineStr">
         <is>
-          <t>sumyschool7@ukr.net</t>
+          <t>nvk16-sumy@ukr.net</t>
         </is>
       </c>
       <c r="S8" s="4" t="inlineStr">
         <is>
-          <t>https://kussh7savchenka.wixsite.com/country-day-school-r/glavnaya</t>
+          <t>http://nvk16.cpcs.ws/</t>
         </is>
       </c>
       <c r="T8" s="4" t="inlineStr">
         <is>
-          <t>Директор Деменко Олександра Миколаївна</t>
+          <t>Директор Позняк Олена Сергіївна</t>
         </is>
       </c>
       <c r="U8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y8" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="4" t="inlineStr">
         <is>
-          <t>Комунальна установа Сумський навчально-виховний комплекс №16 імені Олексія Братушки "Загальноосвітня школа I-III ступенів - дошкільний навчальний заклад" Сумської міської ради</t>
+          <t>Комунальний заклад Сумський класичний ліцей Сумської міської ради</t>
         </is>
       </c>
       <c r="B9" s="5" t="n">
-        <v>144858</v>
+        <v>145070</v>
       </c>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D9" s="4" t="inlineStr">
         <is>
-          <t>КУ Сумський НВК №16 СМР</t>
+          <t>Сумський класичний ліцей</t>
         </is>
       </c>
       <c r="E9" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F9" s="4" t="inlineStr">
         <is>
-          <t>навчально-виховний комплекс (об'єднання)</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G9" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H9" s="6" t="inlineStr">
         <is>
           <t>5910136600</t>
         </is>
       </c>
       <c r="I9" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J9" s="4" t="inlineStr">
         <is>
           <t>Суми, Сумська область</t>
         </is>
       </c>
       <c r="K9" s="4" t="inlineStr">
         <is>
-          <t>вулиця Родини Янових, 12</t>
+          <t>вулиця Троїцька, 5</t>
         </is>
       </c>
       <c r="L9" s="6" t="inlineStr">
         <is>
           <t>UA59080270010287243</t>
         </is>
       </c>
       <c r="M9" s="4" t="inlineStr">
         <is>
           <t>Сумська обл., м. Суми</t>
         </is>
       </c>
       <c r="N9" s="7"/>
       <c r="O9" s="4" t="inlineStr">
         <is>
           <t>Управління освіти і науки Сумської міської ради</t>
         </is>
       </c>
       <c r="P9" s="4" t="inlineStr">
         <is>
-          <t>(0542)61-51-15, (0542)24-54-96</t>
+          <t>(0542)225266</t>
         </is>
       </c>
       <c r="Q9" s="4"/>
       <c r="R9" s="4" t="inlineStr">
         <is>
-          <t>nvk16-sumy@ukr.net</t>
+          <t>clasgimn@ukr.net</t>
         </is>
       </c>
       <c r="S9" s="4" t="inlineStr">
         <is>
-          <t>http://nvk16.cpcs.ws/</t>
+          <t>https://alexgymnasia.in.ua/</t>
         </is>
       </c>
       <c r="T9" s="4" t="inlineStr">
         <is>
-          <t>Директор Позняк Олена Сергіївна</t>
+          <t>Директор Гончаренко Віктор Миколайович</t>
         </is>
       </c>
       <c r="U9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y9" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад Сумський класичний ліцей Сумської міської ради</t>
+          <t>Комунальний заклад Сумський ліцей № 33 Сумської міської ради</t>
         </is>
       </c>
       <c r="B10" s="5" t="n">
-        <v>145070</v>
+        <v>176807</v>
       </c>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D10" s="4" t="inlineStr">
         <is>
-          <t>Сумський класичний ліцей</t>
+          <t>КЗ СУМСЬКИЙ ЛІЦЕЙ №33 СМР</t>
         </is>
       </c>
       <c r="E10" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F10" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G10" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H10" s="6" t="inlineStr">
         <is>
           <t>5910136600</t>
         </is>
       </c>
       <c r="I10" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J10" s="4" t="inlineStr">
         <is>
           <t>Суми, Сумська область</t>
         </is>
       </c>
       <c r="K10" s="4" t="inlineStr">
         <is>
-          <t>вулиця Троїцька, 5</t>
+          <t>вулиця Засумська, 3</t>
         </is>
       </c>
       <c r="L10" s="6" t="inlineStr">
         <is>
           <t>UA59080270010287243</t>
         </is>
       </c>
       <c r="M10" s="4" t="inlineStr">
         <is>
           <t>Сумська обл., м. Суми</t>
         </is>
       </c>
       <c r="N10" s="7"/>
       <c r="O10" s="4" t="inlineStr">
         <is>
           <t>Управління освіти і науки Сумської міської ради</t>
         </is>
       </c>
       <c r="P10" s="4" t="inlineStr">
         <is>
-          <t>(0542)225266</t>
+          <t>(054)2700935</t>
         </is>
       </c>
       <c r="Q10" s="4"/>
       <c r="R10" s="4" t="inlineStr">
         <is>
-          <t>clasgimn@ukr.net</t>
+          <t>sumylyceum@gmail.com</t>
         </is>
       </c>
       <c r="S10" s="4" t="inlineStr">
         <is>
-          <t>https://alexgymnasia.in.ua/</t>
+          <t>https://kl.sumy.ua/</t>
         </is>
       </c>
       <c r="T10" s="4" t="inlineStr">
         <is>
-          <t>Директор Гончаренко Віктор Миколайович</t>
+          <t>Директор Губська Ірина Олексіївна</t>
         </is>
       </c>
       <c r="U10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y10" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад Сумський ліцей № 33 Сумської міської ради</t>
+          <t>Комунальний заклад Сумський ліцей №7 імені Максима Савченка Сумської міської ради</t>
         </is>
       </c>
       <c r="B11" s="5" t="n">
-        <v>176807</v>
+        <v>143776</v>
       </c>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
-          <t>КЗ СУМСЬКИЙ ЛІЦЕЙ №33 СМР</t>
+          <t>КЗ Сумський ліцей №7 ім. М. Савченка СМР</t>
         </is>
       </c>
       <c r="E11" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G11" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H11" s="6" t="inlineStr">
         <is>
           <t>5910136600</t>
         </is>
       </c>
       <c r="I11" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J11" s="4" t="inlineStr">
         <is>
           <t>Суми, Сумська область</t>
         </is>
       </c>
       <c r="K11" s="4" t="inlineStr">
         <is>
-          <t>вулиця Засумська, 3</t>
+          <t>вулиця Лесі Українки, 23</t>
         </is>
       </c>
       <c r="L11" s="6" t="inlineStr">
         <is>
           <t>UA59080270010287243</t>
         </is>
       </c>
       <c r="M11" s="4" t="inlineStr">
         <is>
           <t>Сумська обл., м. Суми</t>
         </is>
       </c>
       <c r="N11" s="7"/>
       <c r="O11" s="4" t="inlineStr">
         <is>
           <t>Управління освіти і науки Сумської міської ради</t>
         </is>
       </c>
       <c r="P11" s="4" t="inlineStr">
         <is>
-          <t>(054)2700935</t>
+          <t>(0542)245390</t>
         </is>
       </c>
       <c r="Q11" s="4"/>
       <c r="R11" s="4" t="inlineStr">
         <is>
-          <t>sumylyceum@gmail.com</t>
+          <t>sumyschool7@ukr.net</t>
         </is>
       </c>
       <c r="S11" s="4" t="inlineStr">
         <is>
-          <t>https://kl.sumy.ua/</t>
+          <t>https://kussh7savchenka.wixsite.com/country-day-school-r/glavnaya</t>
         </is>
       </c>
       <c r="T11" s="4" t="inlineStr">
         <is>
-          <t>Директор Губська Ірина Олексіївна</t>
+          <t>Директор Деменко Олександра Миколаївна</t>
         </is>
       </c>
       <c r="U11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y11" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
@@ -2539,51 +2539,51 @@
       </c>
       <c r="N21" s="7"/>
       <c r="O21" s="4" t="inlineStr">
         <is>
           <t>Управління освіти і науки Сумської міської ради</t>
         </is>
       </c>
       <c r="P21" s="4" t="inlineStr">
         <is>
           <t>(0542)221509</t>
         </is>
       </c>
       <c r="Q21" s="4"/>
       <c r="R21" s="4" t="inlineStr">
         <is>
           <t>zosh132015@ukr.net</t>
         </is>
       </c>
       <c r="S21" s="4" t="inlineStr">
         <is>
           <t>https://sites.google.com/site/sumzosh13</t>
         </is>
       </c>
       <c r="T21" s="4" t="inlineStr">
         <is>
-          <t> Жмурко Ірина Володимирівна</t>
+          <t> Мороз Євген Вадимович</t>
         </is>
       </c>
       <c r="U21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y21" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">