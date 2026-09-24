--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -319,978 +319,978 @@
       </c>
       <c r="V1" s="3" t="inlineStr">
         <is>
           <t>Сільський</t>
         </is>
       </c>
       <c r="W1" s="3" t="inlineStr">
         <is>
           <t>Гірський</t>
         </is>
       </c>
       <c r="X1" s="3" t="inlineStr">
         <is>
           <t>Інтернат</t>
         </is>
       </c>
       <c r="Y1" s="3" t="inlineStr">
         <is>
           <t>Ліцензовані обсяги</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="4" t="inlineStr">
         <is>
-          <t>Комунальна установа Сумська загальноосвітня школа I-III ступенів №23, м. Суми, Сумської області</t>
+          <t>Комунальна установа Сумська загальноосвітня школа I-III ступенів №27, м. Суми, Сумської області</t>
         </is>
       </c>
       <c r="B2" s="5" t="n">
-        <v>144939</v>
+        <v>144981</v>
       </c>
       <c r="C2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D2" s="4" t="inlineStr">
         <is>
-          <t>КУ Сумська ЗОШ № 23 м. Суми</t>
+          <t>Сумська ЗОШ №27, м. Суми</t>
         </is>
       </c>
       <c r="E2" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F2" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G2" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H2" s="6" t="inlineStr">
         <is>
           <t>5910136300</t>
         </is>
       </c>
       <c r="I2" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J2" s="4" t="inlineStr">
         <is>
           <t>Суми, Сумська область</t>
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
-          <t>проспект М.Лушпи, 36</t>
+          <t>вулиця Охтирська, 33</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA59080270010111002</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Сумська обл., м. Суми</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Управління освіти і науки Сумської міської ради</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
-          <t>(0542)324832</t>
+          <t>(0542)331296</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
-          <t>sumy.school23@ukr.net</t>
+          <t>zosh27sumy@ukr.net</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
-          <t>https://sites.google.com/view/sumyzosh23</t>
+          <t>https://school27.sumy.ua/</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
-          <t>Директор Педяш Наталія Олегівна</t>
+          <t>Директор Сердюк Анна Олександрівна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="4" t="inlineStr">
         <is>
-          <t>Комунальна установа Сумська загальноосвітня школа I-III ступенів №24, м. Суми, Сумської області</t>
+          <t>Комунальна установа Сумська загальноосвітня школа I-III ступенів №4 імені Героя України Олександра Аніщенка Сумської міської ради</t>
         </is>
       </c>
       <c r="B3" s="5" t="n">
-        <v>144940</v>
+        <v>143701</v>
       </c>
       <c r="C3" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D3" s="4" t="inlineStr">
         <is>
-          <t>КУ Сумська ЗОШ №24, м.Суми</t>
+          <t>КУ Сумська ЗОШ №4 СМР</t>
         </is>
       </c>
       <c r="E3" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F3" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G3" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H3" s="6" t="inlineStr">
         <is>
           <t>5910136300</t>
         </is>
       </c>
       <c r="I3" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J3" s="4" t="inlineStr">
         <is>
           <t>Суми, Сумська область</t>
         </is>
       </c>
       <c r="K3" s="4" t="inlineStr">
         <is>
-          <t>вулиця Сергія Табали (Сєвєра), 20</t>
+          <t>вулиця Петропавлівська, 79</t>
         </is>
       </c>
       <c r="L3" s="6" t="inlineStr">
         <is>
           <t>UA59080270010111002</t>
         </is>
       </c>
       <c r="M3" s="4" t="inlineStr">
         <is>
           <t>Сумська обл., м. Суми</t>
         </is>
       </c>
       <c r="N3" s="7"/>
       <c r="O3" s="4" t="inlineStr">
         <is>
           <t>Управління освіти і науки Сумської міської ради</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
-          <t>(0542)36-50-21</t>
+          <t>(0542)225270, (0542)227172, (0542)224876, (0542)226371</t>
         </is>
       </c>
       <c r="Q3" s="4"/>
       <c r="R3" s="4" t="inlineStr">
         <is>
-          <t>zosh24sumy@ukr.net</t>
+          <t>4sumyschool4@gmail.com</t>
         </is>
       </c>
       <c r="S3" s="4" t="inlineStr">
         <is>
-          <t>https://sites.google.com/site/kuzos24</t>
+          <t>https://sites.google.com/site/zagalnoosvitnaskola4</t>
         </is>
       </c>
       <c r="T3" s="4" t="inlineStr">
         <is>
-          <t>Директор Ришкова Анна В’ячеславівна</t>
+          <t>Директор Волкова Тетяна Павлівна</t>
         </is>
       </c>
       <c r="U3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y3" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
-          <t>Комунальна установа Сумська загальноосвітня школа I-III ступенів №27, м. Суми, Сумської області</t>
+          <t>Комунальна установа Сумська загальноосвітня школа I-III ступенів №6, м. Суми, Сумської області</t>
         </is>
       </c>
       <c r="B4" s="5" t="n">
-        <v>144981</v>
+        <v>143741</v>
       </c>
       <c r="C4" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
-          <t>Сумська ЗОШ №27, м. Суми</t>
+          <t>КУ Сумська ЗОШ №6</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F4" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G4" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H4" s="6" t="inlineStr">
         <is>
           <t>5910136300</t>
         </is>
       </c>
       <c r="I4" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J4" s="4" t="inlineStr">
         <is>
           <t>Суми, Сумська область</t>
         </is>
       </c>
       <c r="K4" s="4" t="inlineStr">
         <is>
-          <t>вулиця Охтирська, 33</t>
+          <t>вулиця Холодноярської бригади, 7</t>
         </is>
       </c>
       <c r="L4" s="6" t="inlineStr">
         <is>
           <t>UA59080270010111002</t>
         </is>
       </c>
       <c r="M4" s="4" t="inlineStr">
         <is>
           <t>Сумська обл., м. Суми</t>
         </is>
       </c>
       <c r="N4" s="7"/>
       <c r="O4" s="4" t="inlineStr">
         <is>
           <t>Управління освіти і науки Сумської міської ради</t>
         </is>
       </c>
       <c r="P4" s="4" t="inlineStr">
         <is>
-          <t>(0542)331296</t>
+          <t>(0542)78-78-80, (0542)78-78-81</t>
         </is>
       </c>
       <c r="Q4" s="4"/>
       <c r="R4" s="4" t="inlineStr">
         <is>
-          <t>zosh27sumy@ukr.net</t>
+          <t>school6sumy1@ukr.net</t>
         </is>
       </c>
       <c r="S4" s="4" t="inlineStr">
         <is>
-          <t>https://school27.sumy.ua/</t>
+          <t>http://zosh6.sumy.ua/</t>
         </is>
       </c>
       <c r="T4" s="4" t="inlineStr">
         <is>
-          <t>Директор Плотницька Ольга Федорівна</t>
+          <t>Директор Ситник Ірина Олексіївна</t>
         </is>
       </c>
       <c r="U4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y4" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
-          <t>Комунальна установа Сумська загальноосвітня школа I-III ступенів №4 імені Героя України Олександра Аніщенка Сумської міської ради</t>
+          <t>Комунальна установа Сумська спеціалізована школа I-III ступенів №1 ім. В.Стрельченка, м. Суми, Сумської області</t>
         </is>
       </c>
       <c r="B5" s="5" t="n">
-        <v>143701</v>
+        <v>143679</v>
       </c>
       <c r="C5" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D5" s="4" t="inlineStr">
         <is>
-          <t>КУ Сумська ЗОШ №4 СМР</t>
+          <t>КУ Сумська СШ № 1, м. Суми</t>
         </is>
       </c>
       <c r="E5" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F5" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>спеціалізована школа</t>
         </is>
       </c>
       <c r="G5" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H5" s="6" t="inlineStr">
         <is>
           <t>5910136300</t>
         </is>
       </c>
       <c r="I5" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J5" s="4" t="inlineStr">
         <is>
           <t>Суми, Сумська область</t>
         </is>
       </c>
       <c r="K5" s="4" t="inlineStr">
         <is>
-          <t>вулиця Петропавлівська, 79</t>
+          <t>вулиця Герасима Кондратьєва, 136</t>
         </is>
       </c>
       <c r="L5" s="6" t="inlineStr">
         <is>
           <t>UA59080270010111002</t>
         </is>
       </c>
       <c r="M5" s="4" t="inlineStr">
         <is>
           <t>Сумська обл., м. Суми</t>
         </is>
       </c>
       <c r="N5" s="7"/>
       <c r="O5" s="4" t="inlineStr">
         <is>
           <t>Управління освіти і науки Сумської міської ради</t>
         </is>
       </c>
       <c r="P5" s="4" t="inlineStr">
         <is>
-          <t>(0542)225270, (0542)227172, (0542)224876, (0542)226371</t>
+          <t>(0542)62-73-18, (0542)62-73-26</t>
         </is>
       </c>
       <c r="Q5" s="4"/>
       <c r="R5" s="4" t="inlineStr">
         <is>
-          <t>4sumyschool4@gmail.com</t>
+          <t>sssh1-sumy@ukr.net</t>
         </is>
       </c>
       <c r="S5" s="4" t="inlineStr">
         <is>
-          <t>https://sites.google.com/site/zagalnoosvitnaskola4</t>
+          <t>https://sites.google.com/site/sumskaskola1/</t>
         </is>
       </c>
       <c r="T5" s="4" t="inlineStr">
         <is>
-          <t>Директор Волкова Тетяна Павлівна</t>
+          <t>Директор Недайвода Олена Анатоліївна</t>
         </is>
       </c>
       <c r="U5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y5" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
-          <t>Комунальна установа Сумська загальноосвітня школа I-III ступенів №6, м. Суми, Сумської області</t>
+          <t>Комунальна установа Сумська спеціалізована школа I-III ступенів №17, м. Суми, Сумської області</t>
         </is>
       </c>
       <c r="B6" s="5" t="n">
-        <v>143741</v>
+        <v>143918</v>
       </c>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D6" s="4" t="inlineStr">
         <is>
-          <t>КУ Сумська ЗОШ №6</t>
+          <t>ССШ №17</t>
         </is>
       </c>
       <c r="E6" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F6" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>спеціалізована школа</t>
         </is>
       </c>
       <c r="G6" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H6" s="6" t="inlineStr">
         <is>
           <t>5910136300</t>
         </is>
       </c>
       <c r="I6" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J6" s="4" t="inlineStr">
         <is>
           <t>Суми, Сумська область</t>
         </is>
       </c>
       <c r="K6" s="4" t="inlineStr">
         <is>
-          <t>вулиця Холодноярської бригади, 7</t>
+          <t>проспект М.Лушпи, 18</t>
         </is>
       </c>
       <c r="L6" s="6" t="inlineStr">
         <is>
           <t>UA59080270010111002</t>
         </is>
       </c>
       <c r="M6" s="4" t="inlineStr">
         <is>
           <t>Сумська обл., м. Суми</t>
         </is>
       </c>
       <c r="N6" s="7"/>
       <c r="O6" s="4" t="inlineStr">
         <is>
           <t>Управління освіти і науки Сумської міської ради</t>
         </is>
       </c>
       <c r="P6" s="4" t="inlineStr">
         <is>
-          <t>(0542)78-78-80, (0542)78-78-81</t>
+          <t>(0542)325330</t>
         </is>
       </c>
       <c r="Q6" s="4"/>
       <c r="R6" s="4" t="inlineStr">
         <is>
-          <t>school6sumy1@ukr.net</t>
+          <t>sumyccsh17@ukr.net</t>
         </is>
       </c>
       <c r="S6" s="4" t="inlineStr">
         <is>
-          <t>http://zosh6.sumy.ua/</t>
+          <t>https://sites.google.com/ccsh17.distedu.org/site/</t>
         </is>
       </c>
       <c r="T6" s="4" t="inlineStr">
         <is>
-          <t>Директор Ситник Ірина Олексіївна</t>
+          <t>Директор Колісник Віталій Васильович</t>
         </is>
       </c>
       <c r="U6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y6" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="4" t="inlineStr">
         <is>
-          <t>Комунальна установа Сумська спеціалізована школа I-III ступенів №1 ім. В.Стрельченка, м. Суми, Сумської області</t>
+          <t>Комунальна установа Сумська спеціалізована школа I-III ступенів №29, м. Суми, Сумської області</t>
         </is>
       </c>
       <c r="B7" s="5" t="n">
-        <v>143679</v>
+        <v>145016</v>
       </c>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D7" s="4" t="inlineStr">
         <is>
-          <t>КУ Сумська СШ № 1, м. Суми</t>
+          <t>КУ Сумська СШ № 29, м.Суми</t>
         </is>
       </c>
       <c r="E7" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F7" s="4" t="inlineStr">
         <is>
           <t>спеціалізована школа</t>
         </is>
       </c>
       <c r="G7" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H7" s="6" t="inlineStr">
         <is>
           <t>5910136300</t>
         </is>
       </c>
       <c r="I7" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J7" s="4" t="inlineStr">
         <is>
           <t>Суми, Сумська область</t>
         </is>
       </c>
       <c r="K7" s="4" t="inlineStr">
         <is>
-          <t>вулиця Герасима Кондратьєва, 136</t>
+          <t>вулиця Заливна, 25</t>
         </is>
       </c>
       <c r="L7" s="6" t="inlineStr">
         <is>
           <t>UA59080270010111002</t>
         </is>
       </c>
       <c r="M7" s="4" t="inlineStr">
         <is>
           <t>Сумська обл., м. Суми</t>
         </is>
       </c>
       <c r="N7" s="7"/>
       <c r="O7" s="4" t="inlineStr">
         <is>
           <t>Управління освіти і науки Сумської міської ради</t>
         </is>
       </c>
       <c r="P7" s="4" t="inlineStr">
         <is>
-          <t>(0542)62-73-18, (0542)62-73-26</t>
+          <t>(0542)32-88-30</t>
         </is>
       </c>
       <c r="Q7" s="4"/>
       <c r="R7" s="4" t="inlineStr">
         <is>
-          <t>sssh1-sumy@ukr.net</t>
+          <t>sumy-school29@ukr.net</t>
         </is>
       </c>
       <c r="S7" s="4" t="inlineStr">
         <is>
-          <t>https://sites.google.com/site/sumskaskola1/</t>
+          <t>https://www.school29.sumy.ua</t>
         </is>
       </c>
       <c r="T7" s="4" t="inlineStr">
         <is>
-          <t>Директор Недайвода Олена Анатоліївна</t>
+          <t>Директор Рогова Віра Іванівна</t>
         </is>
       </c>
       <c r="U7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y7" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="4" t="inlineStr">
         <is>
-          <t>Комунальна установа Сумська спеціалізована школа I-III ступенів №17, м. Суми, Сумської області</t>
+          <t>Комунальний заклад Сумський ліцей № 23 Сумської міської ради</t>
         </is>
       </c>
       <c r="B8" s="5" t="n">
-        <v>143918</v>
+        <v>144939</v>
       </c>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D8" s="4" t="inlineStr">
         <is>
-          <t>ССШ №17</t>
+          <t>КЗ Сумський ліцей № 23 СМР</t>
         </is>
       </c>
       <c r="E8" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F8" s="4" t="inlineStr">
         <is>
-          <t>спеціалізована школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G8" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H8" s="6" t="inlineStr">
         <is>
           <t>5910136300</t>
         </is>
       </c>
       <c r="I8" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J8" s="4" t="inlineStr">
         <is>
           <t>Суми, Сумська область</t>
         </is>
       </c>
       <c r="K8" s="4" t="inlineStr">
         <is>
-          <t>проспект М.Лушпи, 18</t>
+          <t>проспект М.Лушпи, 36</t>
         </is>
       </c>
       <c r="L8" s="6" t="inlineStr">
         <is>
           <t>UA59080270010111002</t>
         </is>
       </c>
       <c r="M8" s="4" t="inlineStr">
         <is>
           <t>Сумська обл., м. Суми</t>
         </is>
       </c>
       <c r="N8" s="7"/>
       <c r="O8" s="4" t="inlineStr">
         <is>
           <t>Управління освіти і науки Сумської міської ради</t>
         </is>
       </c>
       <c r="P8" s="4" t="inlineStr">
         <is>
-          <t>(0542)325330</t>
+          <t>(0542)324832</t>
         </is>
       </c>
       <c r="Q8" s="4"/>
       <c r="R8" s="4" t="inlineStr">
         <is>
-          <t>sumyccsh17@ukr.net</t>
+          <t>sumy.school23@ukr.net</t>
         </is>
       </c>
       <c r="S8" s="4" t="inlineStr">
         <is>
-          <t>https://sites.google.com/ccsh17.distedu.org/site/</t>
+          <t>https://sites.google.com/view/sumyzosh23</t>
         </is>
       </c>
       <c r="T8" s="4" t="inlineStr">
         <is>
-          <t>Директор Колісник Віталій Васильович</t>
+          <t>Директор Педяш Наталія Олегівна</t>
         </is>
       </c>
       <c r="U8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y8" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="4" t="inlineStr">
         <is>
-          <t>Комунальна установа Сумська спеціалізована школа I-III ступенів №29, м. Суми, Сумської області</t>
+          <t>Комунальний заклад Сумський ліцей № 24 Сумської міської ради</t>
         </is>
       </c>
       <c r="B9" s="5" t="n">
-        <v>145016</v>
+        <v>144940</v>
       </c>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D9" s="4" t="inlineStr">
         <is>
-          <t>КУ Сумська СШ № 29, м.Суми</t>
+          <t>КЗ Сумський ліцей № 24 СМР</t>
         </is>
       </c>
       <c r="E9" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F9" s="4" t="inlineStr">
         <is>
-          <t>спеціалізована школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G9" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H9" s="6" t="inlineStr">
         <is>
           <t>5910136300</t>
         </is>
       </c>
       <c r="I9" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J9" s="4" t="inlineStr">
         <is>
           <t>Суми, Сумська область</t>
         </is>
       </c>
       <c r="K9" s="4" t="inlineStr">
         <is>
-          <t>вулиця Заливна, 25</t>
+          <t>вулиця Табали Сергія (Сєвєра), 20</t>
         </is>
       </c>
       <c r="L9" s="6" t="inlineStr">
         <is>
           <t>UA59080270010111002</t>
         </is>
       </c>
       <c r="M9" s="4" t="inlineStr">
         <is>
           <t>Сумська обл., м. Суми</t>
         </is>
       </c>
       <c r="N9" s="7"/>
       <c r="O9" s="4" t="inlineStr">
         <is>
           <t>Управління освіти і науки Сумської міської ради</t>
         </is>
       </c>
       <c r="P9" s="4" t="inlineStr">
         <is>
-          <t>(0542)32-88-30</t>
+          <t>(0542)36-50-21</t>
         </is>
       </c>
       <c r="Q9" s="4"/>
       <c r="R9" s="4" t="inlineStr">
         <is>
-          <t>sumy-school29@ukr.net</t>
+          <t>zosh24sumy@ukr.net</t>
         </is>
       </c>
       <c r="S9" s="4" t="inlineStr">
         <is>
-          <t>https://www.school29.sumy.ua</t>
+          <t>https://sites.google.com/site/kuzos24</t>
         </is>
       </c>
       <c r="T9" s="4" t="inlineStr">
         <is>
-          <t>Директор Рогова Віра Іванівна</t>
+          <t>Директор Ришкова Анна В’ячеславівна</t>
         </is>
       </c>
       <c r="U9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y9" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="4" t="inlineStr">
         <is>
-          <t>Комунальна установа Сумська спеціалізована школа I-III ступенів №9, м. Суми, Сумської області</t>
+          <t>Комунальний заклад Сумський ліцей № 9 Сумської міської ради</t>
         </is>
       </c>
       <c r="B10" s="5" t="n">
         <v>144206</v>
       </c>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D10" s="4" t="inlineStr">
         <is>
-          <t>КУ Сумська СШ №9, м. Суми</t>
+          <t>КЗ Сумський ліцей № 9 СМР</t>
         </is>
       </c>
       <c r="E10" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F10" s="4" t="inlineStr">
         <is>
-          <t>спеціалізована школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G10" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H10" s="6" t="inlineStr">
         <is>
           <t>5910136300</t>
         </is>
       </c>
       <c r="I10" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J10" s="4" t="inlineStr">
         <is>
           <t>Суми, Сумська область</t>
         </is>
       </c>
       <c r="K10" s="4" t="inlineStr">
         <is>
           <t>вулиця Шістдесятників, 3</t>
@@ -1308,51 +1308,51 @@
       </c>
       <c r="N10" s="7"/>
       <c r="O10" s="4" t="inlineStr">
         <is>
           <t>Управління освіти і науки Сумської міської ради</t>
         </is>
       </c>
       <c r="P10" s="4" t="inlineStr">
         <is>
           <t>(0542)363293, (0542)363284</t>
         </is>
       </c>
       <c r="Q10" s="4"/>
       <c r="R10" s="4" t="inlineStr">
         <is>
           <t>school9sumy@ukr.net</t>
         </is>
       </c>
       <c r="S10" s="4" t="inlineStr">
         <is>
           <t>http://school9-sumy.org/</t>
         </is>
       </c>
       <c r="T10" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Зарубіна Олена Вікторівна</t>
+          <t>Директор Гриненко Марина Олександрівна</t>
         </is>
       </c>
       <c r="U10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y10" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">