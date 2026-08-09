--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -5017,51 +5017,51 @@
       <c r="M43" s="4" t="inlineStr">
         <is>
           <t>Сумська обл., м. Суми</t>
         </is>
       </c>
       <c r="N43" s="7"/>
       <c r="O43" s="4" t="inlineStr">
         <is>
           <t>Управління освіти і науки Сумської міської ради</t>
         </is>
       </c>
       <c r="P43" s="4" t="inlineStr">
         <is>
           <t>(068)1807892</t>
         </is>
       </c>
       <c r="Q43" s="4"/>
       <c r="R43" s="4" t="inlineStr">
         <is>
           <t>newschooll@ukr.net</t>
         </is>
       </c>
       <c r="S43" s="4"/>
       <c r="T43" s="4" t="inlineStr">
         <is>
-          <t>Директор Вовк Наталія Петрівна</t>
+          <t>Директор Михалко Роман Петрович</t>
         </is>
       </c>
       <c r="U43" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V43" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W43" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X43" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y43" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="44">