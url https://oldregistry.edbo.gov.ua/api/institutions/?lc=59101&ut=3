--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -767,1718 +767,1718 @@
       <c r="U5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y5" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
-          <t>Комунальна установа Сумська загальноосвітня школа I-III ступенів №23, м. Суми, Сумської області</t>
+          <t>Комунальна установа Сумська загальноосвітня школа I-III ступенів №27, м. Суми, Сумської області</t>
         </is>
       </c>
       <c r="B6" s="5" t="n">
-        <v>144939</v>
+        <v>144981</v>
       </c>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D6" s="4" t="inlineStr">
         <is>
-          <t>КУ Сумська ЗОШ № 23 м. Суми</t>
+          <t>Сумська ЗОШ №27, м. Суми</t>
         </is>
       </c>
       <c r="E6" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F6" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G6" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H6" s="6" t="inlineStr">
         <is>
           <t>5910136300</t>
         </is>
       </c>
       <c r="I6" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J6" s="4" t="inlineStr">
         <is>
           <t>Суми, Сумська область</t>
         </is>
       </c>
       <c r="K6" s="4" t="inlineStr">
         <is>
-          <t>проспект М.Лушпи, 36</t>
+          <t>вулиця Охтирська, 33</t>
         </is>
       </c>
       <c r="L6" s="6" t="inlineStr">
         <is>
           <t>UA59080270010111002</t>
         </is>
       </c>
       <c r="M6" s="4" t="inlineStr">
         <is>
           <t>Сумська обл., м. Суми</t>
         </is>
       </c>
       <c r="N6" s="7"/>
       <c r="O6" s="4" t="inlineStr">
         <is>
           <t>Управління освіти і науки Сумської міської ради</t>
         </is>
       </c>
       <c r="P6" s="4" t="inlineStr">
         <is>
-          <t>(0542)324832</t>
+          <t>(0542)331296</t>
         </is>
       </c>
       <c r="Q6" s="4"/>
       <c r="R6" s="4" t="inlineStr">
         <is>
-          <t>sumy.school23@ukr.net</t>
+          <t>zosh27sumy@ukr.net</t>
         </is>
       </c>
       <c r="S6" s="4" t="inlineStr">
         <is>
-          <t>https://sites.google.com/view/sumyzosh23</t>
+          <t>https://school27.sumy.ua/</t>
         </is>
       </c>
       <c r="T6" s="4" t="inlineStr">
         <is>
-          <t>Директор Педяш Наталія Олегівна</t>
+          <t>Директор Сердюк Анна Олександрівна</t>
         </is>
       </c>
       <c r="U6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y6" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="4" t="inlineStr">
         <is>
-          <t>Комунальна установа Сумська загальноосвітня школа I-III ступенів №24, м. Суми, Сумської області</t>
+          <t>Комунальна установа Сумська загальноосвітня школа I-III ступенів №4 імені Героя України Олександра Аніщенка Сумської міської ради</t>
         </is>
       </c>
       <c r="B7" s="5" t="n">
-        <v>144940</v>
+        <v>143701</v>
       </c>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D7" s="4" t="inlineStr">
         <is>
-          <t>КУ Сумська ЗОШ №24, м.Суми</t>
+          <t>КУ Сумська ЗОШ №4 СМР</t>
         </is>
       </c>
       <c r="E7" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F7" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G7" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H7" s="6" t="inlineStr">
         <is>
           <t>5910136300</t>
         </is>
       </c>
       <c r="I7" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J7" s="4" t="inlineStr">
         <is>
           <t>Суми, Сумська область</t>
         </is>
       </c>
       <c r="K7" s="4" t="inlineStr">
         <is>
-          <t>вулиця Сергія Табали (Сєвєра), 20</t>
+          <t>вулиця Петропавлівська, 79</t>
         </is>
       </c>
       <c r="L7" s="6" t="inlineStr">
         <is>
           <t>UA59080270010111002</t>
         </is>
       </c>
       <c r="M7" s="4" t="inlineStr">
         <is>
           <t>Сумська обл., м. Суми</t>
         </is>
       </c>
       <c r="N7" s="7"/>
       <c r="O7" s="4" t="inlineStr">
         <is>
           <t>Управління освіти і науки Сумської міської ради</t>
         </is>
       </c>
       <c r="P7" s="4" t="inlineStr">
         <is>
-          <t>(0542)36-50-21</t>
+          <t>(0542)225270, (0542)227172, (0542)224876, (0542)226371</t>
         </is>
       </c>
       <c r="Q7" s="4"/>
       <c r="R7" s="4" t="inlineStr">
         <is>
-          <t>zosh24sumy@ukr.net</t>
+          <t>4sumyschool4@gmail.com</t>
         </is>
       </c>
       <c r="S7" s="4" t="inlineStr">
         <is>
-          <t>https://sites.google.com/site/kuzos24</t>
+          <t>https://sites.google.com/site/zagalnoosvitnaskola4</t>
         </is>
       </c>
       <c r="T7" s="4" t="inlineStr">
         <is>
-          <t>Директор Ришкова Анна В’ячеславівна</t>
+          <t>Директор Волкова Тетяна Павлівна</t>
         </is>
       </c>
       <c r="U7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y7" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="4" t="inlineStr">
         <is>
-          <t>Комунальна установа Сумська загальноосвітня школа I-III ступенів №27, м. Суми, Сумської області</t>
+          <t>Комунальна установа Сумська загальноосвітня школа I-III ступенів №6, м. Суми, Сумської області</t>
         </is>
       </c>
       <c r="B8" s="5" t="n">
-        <v>144981</v>
+        <v>143741</v>
       </c>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D8" s="4" t="inlineStr">
         <is>
-          <t>Сумська ЗОШ №27, м. Суми</t>
+          <t>КУ Сумська ЗОШ №6</t>
         </is>
       </c>
       <c r="E8" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F8" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G8" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H8" s="6" t="inlineStr">
         <is>
           <t>5910136300</t>
         </is>
       </c>
       <c r="I8" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J8" s="4" t="inlineStr">
         <is>
           <t>Суми, Сумська область</t>
         </is>
       </c>
       <c r="K8" s="4" t="inlineStr">
         <is>
-          <t>вулиця Охтирська, 33</t>
+          <t>вулиця Холодноярської бригади, 7</t>
         </is>
       </c>
       <c r="L8" s="6" t="inlineStr">
         <is>
           <t>UA59080270010111002</t>
         </is>
       </c>
       <c r="M8" s="4" t="inlineStr">
         <is>
           <t>Сумська обл., м. Суми</t>
         </is>
       </c>
       <c r="N8" s="7"/>
       <c r="O8" s="4" t="inlineStr">
         <is>
           <t>Управління освіти і науки Сумської міської ради</t>
         </is>
       </c>
       <c r="P8" s="4" t="inlineStr">
         <is>
-          <t>(0542)331296</t>
+          <t>(0542)78-78-80, (0542)78-78-81</t>
         </is>
       </c>
       <c r="Q8" s="4"/>
       <c r="R8" s="4" t="inlineStr">
         <is>
-          <t>zosh27sumy@ukr.net</t>
+          <t>school6sumy1@ukr.net</t>
         </is>
       </c>
       <c r="S8" s="4" t="inlineStr">
         <is>
-          <t>https://school27.sumy.ua/</t>
+          <t>http://zosh6.sumy.ua/</t>
         </is>
       </c>
       <c r="T8" s="4" t="inlineStr">
         <is>
-          <t>Директор Плотницька Ольга Федорівна</t>
+          <t>Директор Ситник Ірина Олексіївна</t>
         </is>
       </c>
       <c r="U8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y8" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="4" t="inlineStr">
         <is>
-          <t>Комунальна установа Сумська загальноосвітня школа I-III ступенів №4 імені Героя України Олександра Аніщенка Сумської міської ради</t>
+          <t>Комунальна установа Сумська загальноосвітня школа I-IІI ступенів №5, м. Суми, Сумської області</t>
         </is>
       </c>
       <c r="B9" s="5" t="n">
-        <v>143701</v>
+        <v>143700</v>
       </c>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D9" s="4" t="inlineStr">
         <is>
-          <t>КУ Сумська ЗОШ №4 СМР</t>
+          <t>КУ Сумська ЗОШ №5, м. Суми</t>
         </is>
       </c>
       <c r="E9" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F9" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G9" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H9" s="6" t="inlineStr">
         <is>
-          <t>5910136300</t>
+          <t>5910136600</t>
         </is>
       </c>
       <c r="I9" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J9" s="4" t="inlineStr">
         <is>
           <t>Суми, Сумська область</t>
         </is>
       </c>
       <c r="K9" s="4" t="inlineStr">
         <is>
-          <t>вулиця Петропавлівська, 79</t>
+          <t>вулиця Василя Огієвського, 32</t>
         </is>
       </c>
       <c r="L9" s="6" t="inlineStr">
         <is>
-          <t>UA59080270010111002</t>
+          <t>UA59080270010287243</t>
         </is>
       </c>
       <c r="M9" s="4" t="inlineStr">
         <is>
           <t>Сумська обл., м. Суми</t>
         </is>
       </c>
       <c r="N9" s="7"/>
       <c r="O9" s="4" t="inlineStr">
         <is>
           <t>Управління освіти і науки Сумської міської ради</t>
         </is>
       </c>
       <c r="P9" s="4" t="inlineStr">
         <is>
-          <t>(0542)225270, (0542)227172, (0542)224876, (0542)226371</t>
+          <t>(0542)616205</t>
         </is>
       </c>
       <c r="Q9" s="4"/>
       <c r="R9" s="4" t="inlineStr">
         <is>
-          <t>4sumyschool4@gmail.com</t>
+          <t>zosh5sumy@ukr.net</t>
         </is>
       </c>
       <c r="S9" s="4" t="inlineStr">
         <is>
-          <t>https://sites.google.com/site/zagalnoosvitnaskola4</t>
+          <t>http://zoshsumy5.jimdo.com/</t>
         </is>
       </c>
       <c r="T9" s="4" t="inlineStr">
         <is>
-          <t>Директор Волкова Тетяна Павлівна</t>
+          <t>Директор Богодушко Борис Іванович</t>
         </is>
       </c>
       <c r="U9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y9" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="4" t="inlineStr">
         <is>
-          <t>Комунальна установа Сумська загальноосвітня школа I-III ступенів №6, м. Суми, Сумської області</t>
+          <t>Комунальна установа Сумська спеціалізована школа I-III ступенів №1 ім. В.Стрельченка, м. Суми, Сумської області</t>
         </is>
       </c>
       <c r="B10" s="5" t="n">
-        <v>143741</v>
+        <v>143679</v>
       </c>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D10" s="4" t="inlineStr">
         <is>
-          <t>КУ Сумська ЗОШ №6</t>
+          <t>КУ Сумська СШ № 1, м. Суми</t>
         </is>
       </c>
       <c r="E10" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F10" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>спеціалізована школа</t>
         </is>
       </c>
       <c r="G10" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H10" s="6" t="inlineStr">
         <is>
           <t>5910136300</t>
         </is>
       </c>
       <c r="I10" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J10" s="4" t="inlineStr">
         <is>
           <t>Суми, Сумська область</t>
         </is>
       </c>
       <c r="K10" s="4" t="inlineStr">
         <is>
-          <t>вулиця Холодноярської бригади, 7</t>
+          <t>вулиця Герасима Кондратьєва, 136</t>
         </is>
       </c>
       <c r="L10" s="6" t="inlineStr">
         <is>
           <t>UA59080270010111002</t>
         </is>
       </c>
       <c r="M10" s="4" t="inlineStr">
         <is>
           <t>Сумська обл., м. Суми</t>
         </is>
       </c>
       <c r="N10" s="7"/>
       <c r="O10" s="4" t="inlineStr">
         <is>
           <t>Управління освіти і науки Сумської міської ради</t>
         </is>
       </c>
       <c r="P10" s="4" t="inlineStr">
         <is>
-          <t>(0542)78-78-80, (0542)78-78-81</t>
+          <t>(0542)62-73-18, (0542)62-73-26</t>
         </is>
       </c>
       <c r="Q10" s="4"/>
       <c r="R10" s="4" t="inlineStr">
         <is>
-          <t>school6sumy1@ukr.net</t>
+          <t>sssh1-sumy@ukr.net</t>
         </is>
       </c>
       <c r="S10" s="4" t="inlineStr">
         <is>
-          <t>http://zosh6.sumy.ua/</t>
+          <t>https://sites.google.com/site/sumskaskola1/</t>
         </is>
       </c>
       <c r="T10" s="4" t="inlineStr">
         <is>
-          <t>Директор Ситник Ірина Олексіївна</t>
+          <t>Директор Недайвода Олена Анатоліївна</t>
         </is>
       </c>
       <c r="U10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y10" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="4" t="inlineStr">
         <is>
-          <t>Комунальна установа Сумська загальноосвітня школа I-IІI ступенів №5, м. Суми, Сумської області</t>
+          <t>Комунальна установа Сумська спеціалізована школа I-III ступенів №17, м. Суми, Сумської області</t>
         </is>
       </c>
       <c r="B11" s="5" t="n">
-        <v>143700</v>
+        <v>143918</v>
       </c>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
-          <t>КУ Сумська ЗОШ №5, м. Суми</t>
+          <t>ССШ №17</t>
         </is>
       </c>
       <c r="E11" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>спеціалізована школа</t>
         </is>
       </c>
       <c r="G11" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H11" s="6" t="inlineStr">
         <is>
-          <t>5910136600</t>
+          <t>5910136300</t>
         </is>
       </c>
       <c r="I11" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J11" s="4" t="inlineStr">
         <is>
           <t>Суми, Сумська область</t>
         </is>
       </c>
       <c r="K11" s="4" t="inlineStr">
         <is>
-          <t>вулиця Василя Огієвського, 32</t>
+          <t>проспект М.Лушпи, 18</t>
         </is>
       </c>
       <c r="L11" s="6" t="inlineStr">
         <is>
-          <t>UA59080270010287243</t>
+          <t>UA59080270010111002</t>
         </is>
       </c>
       <c r="M11" s="4" t="inlineStr">
         <is>
           <t>Сумська обл., м. Суми</t>
         </is>
       </c>
       <c r="N11" s="7"/>
       <c r="O11" s="4" t="inlineStr">
         <is>
           <t>Управління освіти і науки Сумської міської ради</t>
         </is>
       </c>
       <c r="P11" s="4" t="inlineStr">
         <is>
-          <t>(0542)616205</t>
+          <t>(0542)325330</t>
         </is>
       </c>
       <c r="Q11" s="4"/>
       <c r="R11" s="4" t="inlineStr">
         <is>
-          <t>zosh5sumy@ukr.net</t>
+          <t>sumyccsh17@ukr.net</t>
         </is>
       </c>
       <c r="S11" s="4" t="inlineStr">
         <is>
-          <t>http://zoshsumy5.jimdo.com/</t>
+          <t>https://sites.google.com/ccsh17.distedu.org/site/</t>
         </is>
       </c>
       <c r="T11" s="4" t="inlineStr">
         <is>
-          <t>Директор Богодушко Борис Іванович</t>
+          <t>Директор Колісник Віталій Васильович</t>
         </is>
       </c>
       <c r="U11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y11" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="4" t="inlineStr">
         <is>
-          <t>Комунальна установа Сумська спеціалізована школа I-III ступенів №1 ім. В.Стрельченка, м. Суми, Сумської області</t>
+          <t>Комунальна установа Сумська спеціалізована школа I-III ступенів №25, м. Суми Сумської області</t>
         </is>
       </c>
       <c r="B12" s="5" t="n">
-        <v>143679</v>
+        <v>145017</v>
       </c>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
-          <t>КУ Сумська СШ № 1, м. Суми</t>
+          <t>КУ Сумська СШ№25, м. Суми</t>
         </is>
       </c>
       <c r="E12" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>спеціалізована школа</t>
         </is>
       </c>
       <c r="G12" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H12" s="6" t="inlineStr">
         <is>
-          <t>5910136300</t>
+          <t>5910136600</t>
         </is>
       </c>
       <c r="I12" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J12" s="4" t="inlineStr">
         <is>
           <t>Суми, Сумська область</t>
         </is>
       </c>
       <c r="K12" s="4" t="inlineStr">
         <is>
-          <t>вулиця Герасима Кондратьєва, 136</t>
+          <t>вулиця Гарбузівська, 80</t>
         </is>
       </c>
       <c r="L12" s="6" t="inlineStr">
         <is>
-          <t>UA59080270010111002</t>
+          <t>UA59080270010287243</t>
         </is>
       </c>
       <c r="M12" s="4" t="inlineStr">
         <is>
           <t>Сумська обл., м. Суми</t>
         </is>
       </c>
       <c r="N12" s="7"/>
       <c r="O12" s="4" t="inlineStr">
         <is>
           <t>Управління освіти і науки Сумської міської ради</t>
         </is>
       </c>
       <c r="P12" s="4" t="inlineStr">
         <is>
-          <t>(0542)62-73-18, (0542)62-73-26</t>
+          <t>(0542)618255</t>
         </is>
       </c>
       <c r="Q12" s="4"/>
       <c r="R12" s="4" t="inlineStr">
         <is>
-          <t>sssh1-sumy@ukr.net</t>
+          <t>ssh25sumy@ukr.net</t>
         </is>
       </c>
       <c r="S12" s="4" t="inlineStr">
         <is>
-          <t>https://sites.google.com/site/sumskaskola1/</t>
+          <t>http://ssh25.sumy.ua/</t>
         </is>
       </c>
       <c r="T12" s="4" t="inlineStr">
         <is>
-          <t>Директор Недайвода Олена Анатоліївна</t>
+          <t>Директор Ванюшенко Олександр Валерійович</t>
         </is>
       </c>
       <c r="U12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y12" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="4" t="inlineStr">
         <is>
-          <t>Комунальна установа Сумська спеціалізована школа I-III ступенів №17, м. Суми, Сумської області</t>
+          <t>Комунальна установа Сумська спеціалізована школа I-III ступенів №29, м. Суми, Сумської області</t>
         </is>
       </c>
       <c r="B13" s="5" t="n">
-        <v>143918</v>
+        <v>145016</v>
       </c>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
-          <t>ССШ №17</t>
+          <t>КУ Сумська СШ № 29, м.Суми</t>
         </is>
       </c>
       <c r="E13" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>спеціалізована школа</t>
         </is>
       </c>
       <c r="G13" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H13" s="6" t="inlineStr">
         <is>
           <t>5910136300</t>
         </is>
       </c>
       <c r="I13" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J13" s="4" t="inlineStr">
         <is>
           <t>Суми, Сумська область</t>
         </is>
       </c>
       <c r="K13" s="4" t="inlineStr">
         <is>
-          <t>проспект М.Лушпи, 18</t>
+          <t>вулиця Заливна, 25</t>
         </is>
       </c>
       <c r="L13" s="6" t="inlineStr">
         <is>
           <t>UA59080270010111002</t>
         </is>
       </c>
       <c r="M13" s="4" t="inlineStr">
         <is>
           <t>Сумська обл., м. Суми</t>
         </is>
       </c>
       <c r="N13" s="7"/>
       <c r="O13" s="4" t="inlineStr">
         <is>
           <t>Управління освіти і науки Сумської міської ради</t>
         </is>
       </c>
       <c r="P13" s="4" t="inlineStr">
         <is>
-          <t>(0542)325330</t>
+          <t>(0542)32-88-30</t>
         </is>
       </c>
       <c r="Q13" s="4"/>
       <c r="R13" s="4" t="inlineStr">
         <is>
-          <t>sumyccsh17@ukr.net</t>
+          <t>sumy-school29@ukr.net</t>
         </is>
       </c>
       <c r="S13" s="4" t="inlineStr">
         <is>
-          <t>https://sites.google.com/ccsh17.distedu.org/site/</t>
+          <t>https://www.school29.sumy.ua</t>
         </is>
       </c>
       <c r="T13" s="4" t="inlineStr">
         <is>
-          <t>Директор Колісник Віталій Васильович</t>
+          <t>Директор Рогова Віра Іванівна</t>
         </is>
       </c>
       <c r="U13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y13" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="4" t="inlineStr">
         <is>
-          <t>Комунальна установа Сумська спеціалізована школа I-III ступенів №25, м. Суми Сумської області</t>
+          <t>Комунальна установа Сумський навчально-виховний комплекс №16 імені Олексія Братушки "Загальноосвітня школа I-III ступенів - дошкільний навчальний заклад" Сумської міської ради</t>
         </is>
       </c>
       <c r="B14" s="5" t="n">
-        <v>145017</v>
+        <v>144858</v>
       </c>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
-          <t>КУ Сумська СШ№25, м. Суми</t>
+          <t>КУ Сумський НВК №16 СМР</t>
         </is>
       </c>
       <c r="E14" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
-          <t>спеціалізована школа</t>
+          <t>навчально-виховний комплекс (об'єднання)</t>
         </is>
       </c>
       <c r="G14" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H14" s="6" t="inlineStr">
         <is>
           <t>5910136600</t>
         </is>
       </c>
       <c r="I14" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J14" s="4" t="inlineStr">
         <is>
           <t>Суми, Сумська область</t>
         </is>
       </c>
       <c r="K14" s="4" t="inlineStr">
         <is>
-          <t>вулиця Гарбузівська, 80</t>
+          <t>вулиця Родини Янових, 12</t>
         </is>
       </c>
       <c r="L14" s="6" t="inlineStr">
         <is>
           <t>UA59080270010287243</t>
         </is>
       </c>
       <c r="M14" s="4" t="inlineStr">
         <is>
           <t>Сумська обл., м. Суми</t>
         </is>
       </c>
       <c r="N14" s="7"/>
       <c r="O14" s="4" t="inlineStr">
         <is>
           <t>Управління освіти і науки Сумської міської ради</t>
         </is>
       </c>
       <c r="P14" s="4" t="inlineStr">
         <is>
-          <t>(0542)618255</t>
+          <t>(0542)61-51-15, (0542)24-54-96</t>
         </is>
       </c>
       <c r="Q14" s="4"/>
       <c r="R14" s="4" t="inlineStr">
         <is>
-          <t>ssh25sumy@ukr.net</t>
+          <t>nvk16-sumy@ukr.net</t>
         </is>
       </c>
       <c r="S14" s="4" t="inlineStr">
         <is>
-          <t>http://ssh25.sumy.ua/</t>
+          <t>http://nvk16.cpcs.ws/</t>
         </is>
       </c>
       <c r="T14" s="4" t="inlineStr">
         <is>
-          <t>Директор Ванюшенко Олександр Валерійович</t>
+          <t>Директор Позняк Олена Сергіївна</t>
         </is>
       </c>
       <c r="U14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y14" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="4" t="inlineStr">
         <is>
-          <t>Комунальна установа Сумська спеціалізована школа I-III ступенів №29, м. Суми, Сумської області</t>
+          <t>Комунальний заклад Сумський класичний ліцей Сумської міської ради</t>
         </is>
       </c>
       <c r="B15" s="5" t="n">
-        <v>145016</v>
+        <v>145070</v>
       </c>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
-          <t>КУ Сумська СШ № 29, м.Суми</t>
+          <t>Сумський класичний ліцей</t>
         </is>
       </c>
       <c r="E15" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
-          <t>спеціалізована школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G15" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H15" s="6" t="inlineStr">
         <is>
-          <t>5910136300</t>
+          <t>5910136600</t>
         </is>
       </c>
       <c r="I15" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J15" s="4" t="inlineStr">
         <is>
           <t>Суми, Сумська область</t>
         </is>
       </c>
       <c r="K15" s="4" t="inlineStr">
         <is>
-          <t>вулиця Заливна, 25</t>
+          <t>вулиця Троїцька, 5</t>
         </is>
       </c>
       <c r="L15" s="6" t="inlineStr">
         <is>
-          <t>UA59080270010111002</t>
+          <t>UA59080270010287243</t>
         </is>
       </c>
       <c r="M15" s="4" t="inlineStr">
         <is>
           <t>Сумська обл., м. Суми</t>
         </is>
       </c>
       <c r="N15" s="7"/>
       <c r="O15" s="4" t="inlineStr">
         <is>
           <t>Управління освіти і науки Сумської міської ради</t>
         </is>
       </c>
       <c r="P15" s="4" t="inlineStr">
         <is>
-          <t>(0542)32-88-30</t>
+          <t>(0542)225266</t>
         </is>
       </c>
       <c r="Q15" s="4"/>
       <c r="R15" s="4" t="inlineStr">
         <is>
-          <t>sumy-school29@ukr.net</t>
+          <t>clasgimn@ukr.net</t>
         </is>
       </c>
       <c r="S15" s="4" t="inlineStr">
         <is>
-          <t>https://www.school29.sumy.ua</t>
+          <t>https://alexgymnasia.in.ua/</t>
         </is>
       </c>
       <c r="T15" s="4" t="inlineStr">
         <is>
-          <t>Директор Рогова Віра Іванівна</t>
+          <t>Директор Гончаренко Віктор Миколайович</t>
         </is>
       </c>
       <c r="U15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y15" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="4" t="inlineStr">
         <is>
-          <t>Комунальна установа Сумська спеціалізована школа I-III ступенів №7 імені Максима Савченка Сумської міської ради</t>
+          <t>Комунальний заклад Сумський ліцей № 23 Сумської міської ради</t>
         </is>
       </c>
       <c r="B16" s="5" t="n">
-        <v>143776</v>
+        <v>144939</v>
       </c>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
-          <t>КУ ССШ №7 ім. М. Савченка СМР</t>
+          <t>КЗ Сумський ліцей № 23 СМР</t>
         </is>
       </c>
       <c r="E16" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
-          <t>спеціалізована школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G16" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H16" s="6" t="inlineStr">
         <is>
-          <t>5910136600</t>
+          <t>5910136300</t>
         </is>
       </c>
       <c r="I16" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J16" s="4" t="inlineStr">
         <is>
           <t>Суми, Сумська область</t>
         </is>
       </c>
       <c r="K16" s="4" t="inlineStr">
         <is>
-          <t>вулиця Лесі Українки, 23</t>
+          <t>проспект М.Лушпи, 36</t>
         </is>
       </c>
       <c r="L16" s="6" t="inlineStr">
         <is>
-          <t>UA59080270010287243</t>
+          <t>UA59080270010111002</t>
         </is>
       </c>
       <c r="M16" s="4" t="inlineStr">
         <is>
           <t>Сумська обл., м. Суми</t>
         </is>
       </c>
       <c r="N16" s="7"/>
       <c r="O16" s="4" t="inlineStr">
         <is>
           <t>Управління освіти і науки Сумської міської ради</t>
         </is>
       </c>
       <c r="P16" s="4" t="inlineStr">
         <is>
-          <t>(0542)245390</t>
+          <t>(0542)324832</t>
         </is>
       </c>
       <c r="Q16" s="4"/>
       <c r="R16" s="4" t="inlineStr">
         <is>
-          <t>sumyschool7@ukr.net</t>
+          <t>sumy.school23@ukr.net</t>
         </is>
       </c>
       <c r="S16" s="4" t="inlineStr">
         <is>
-          <t>https://kussh7savchenka.wixsite.com/country-day-school-r/glavnaya</t>
+          <t>https://sites.google.com/view/sumyzosh23</t>
         </is>
       </c>
       <c r="T16" s="4" t="inlineStr">
         <is>
-          <t>Директор Деменко Олександра Миколаївна</t>
+          <t>Директор Педяш Наталія Олегівна</t>
         </is>
       </c>
       <c r="U16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y16" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="4" t="inlineStr">
         <is>
-          <t>Комунальна установа Сумська спеціалізована школа I-III ступенів №9, м. Суми, Сумської області</t>
+          <t>Комунальний заклад Сумський ліцей № 24 Сумської міської ради</t>
         </is>
       </c>
       <c r="B17" s="5" t="n">
-        <v>144206</v>
+        <v>144940</v>
       </c>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
-          <t>КУ Сумська СШ №9, м. Суми</t>
+          <t>КЗ Сумський ліцей № 24 СМР</t>
         </is>
       </c>
       <c r="E17" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
-          <t>спеціалізована школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G17" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H17" s="6" t="inlineStr">
         <is>
           <t>5910136300</t>
         </is>
       </c>
       <c r="I17" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J17" s="4" t="inlineStr">
         <is>
           <t>Суми, Сумська область</t>
         </is>
       </c>
       <c r="K17" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шістдесятників, 3</t>
+          <t>вулиця Табали Сергія (Сєвєра), 20</t>
         </is>
       </c>
       <c r="L17" s="6" t="inlineStr">
         <is>
           <t>UA59080270010111002</t>
         </is>
       </c>
       <c r="M17" s="4" t="inlineStr">
         <is>
           <t>Сумська обл., м. Суми</t>
         </is>
       </c>
       <c r="N17" s="7"/>
       <c r="O17" s="4" t="inlineStr">
         <is>
           <t>Управління освіти і науки Сумської міської ради</t>
         </is>
       </c>
       <c r="P17" s="4" t="inlineStr">
         <is>
-          <t>(0542)363293, (0542)363284</t>
+          <t>(0542)36-50-21</t>
         </is>
       </c>
       <c r="Q17" s="4"/>
       <c r="R17" s="4" t="inlineStr">
         <is>
-          <t>school9sumy@ukr.net</t>
+          <t>zosh24sumy@ukr.net</t>
         </is>
       </c>
       <c r="S17" s="4" t="inlineStr">
         <is>
-          <t>http://school9-sumy.org/</t>
+          <t>https://sites.google.com/site/kuzos24</t>
         </is>
       </c>
       <c r="T17" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Зарубіна Олена Вікторівна</t>
+          <t>Директор Ришкова Анна В’ячеславівна</t>
         </is>
       </c>
       <c r="U17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y17" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="4" t="inlineStr">
         <is>
-          <t>Комунальна установа Сумський навчально-виховний комплекс №16 імені Олексія Братушки "Загальноосвітня школа I-III ступенів - дошкільний навчальний заклад" Сумської міської ради</t>
+          <t>Комунальний заклад Сумський ліцей № 33 Сумської міської ради</t>
         </is>
       </c>
       <c r="B18" s="5" t="n">
-        <v>144858</v>
+        <v>176807</v>
       </c>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
-          <t>КУ Сумський НВК №16 СМР</t>
+          <t>КЗ СУМСЬКИЙ ЛІЦЕЙ №33 СМР</t>
         </is>
       </c>
       <c r="E18" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
-          <t>навчально-виховний комплекс (об'єднання)</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G18" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H18" s="6" t="inlineStr">
         <is>
           <t>5910136600</t>
         </is>
       </c>
       <c r="I18" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J18" s="4" t="inlineStr">
         <is>
           <t>Суми, Сумська область</t>
         </is>
       </c>
       <c r="K18" s="4" t="inlineStr">
         <is>
-          <t>вулиця Родини Янових, 12</t>
+          <t>вулиця Засумська, 3</t>
         </is>
       </c>
       <c r="L18" s="6" t="inlineStr">
         <is>
           <t>UA59080270010287243</t>
         </is>
       </c>
       <c r="M18" s="4" t="inlineStr">
         <is>
           <t>Сумська обл., м. Суми</t>
         </is>
       </c>
       <c r="N18" s="7"/>
       <c r="O18" s="4" t="inlineStr">
         <is>
           <t>Управління освіти і науки Сумської міської ради</t>
         </is>
       </c>
       <c r="P18" s="4" t="inlineStr">
         <is>
-          <t>(0542)61-51-15, (0542)24-54-96</t>
+          <t>(054)2700935</t>
         </is>
       </c>
       <c r="Q18" s="4"/>
       <c r="R18" s="4" t="inlineStr">
         <is>
-          <t>nvk16-sumy@ukr.net</t>
+          <t>sumylyceum@gmail.com</t>
         </is>
       </c>
       <c r="S18" s="4" t="inlineStr">
         <is>
-          <t>http://nvk16.cpcs.ws/</t>
+          <t>https://kl.sumy.ua/</t>
         </is>
       </c>
       <c r="T18" s="4" t="inlineStr">
         <is>
-          <t>Директор Позняк Олена Сергіївна</t>
+          <t>Директор Губська Ірина Олексіївна</t>
         </is>
       </c>
       <c r="U18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y18" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад Сумський класичний ліцей Сумської міської ради</t>
+          <t>Комунальний заклад Сумський ліцей № 9 Сумської міської ради</t>
         </is>
       </c>
       <c r="B19" s="5" t="n">
-        <v>145070</v>
+        <v>144206</v>
       </c>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
-          <t>Сумський класичний ліцей</t>
+          <t>КЗ Сумський ліцей № 9 СМР</t>
         </is>
       </c>
       <c r="E19" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G19" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H19" s="6" t="inlineStr">
         <is>
-          <t>5910136600</t>
+          <t>5910136300</t>
         </is>
       </c>
       <c r="I19" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J19" s="4" t="inlineStr">
         <is>
           <t>Суми, Сумська область</t>
         </is>
       </c>
       <c r="K19" s="4" t="inlineStr">
         <is>
-          <t>вулиця Троїцька, 5</t>
+          <t>вулиця Шістдесятників, 3</t>
         </is>
       </c>
       <c r="L19" s="6" t="inlineStr">
         <is>
-          <t>UA59080270010287243</t>
+          <t>UA59080270010111002</t>
         </is>
       </c>
       <c r="M19" s="4" t="inlineStr">
         <is>
           <t>Сумська обл., м. Суми</t>
         </is>
       </c>
       <c r="N19" s="7"/>
       <c r="O19" s="4" t="inlineStr">
         <is>
           <t>Управління освіти і науки Сумської міської ради</t>
         </is>
       </c>
       <c r="P19" s="4" t="inlineStr">
         <is>
-          <t>(0542)225266</t>
+          <t>(0542)363293, (0542)363284</t>
         </is>
       </c>
       <c r="Q19" s="4"/>
       <c r="R19" s="4" t="inlineStr">
         <is>
-          <t>clasgimn@ukr.net</t>
+          <t>school9sumy@ukr.net</t>
         </is>
       </c>
       <c r="S19" s="4" t="inlineStr">
         <is>
-          <t>https://alexgymnasia.in.ua/</t>
+          <t>http://school9-sumy.org/</t>
         </is>
       </c>
       <c r="T19" s="4" t="inlineStr">
         <is>
-          <t>Директор Гончаренко Віктор Миколайович</t>
+          <t>Директор Гриненко Марина Олександрівна</t>
         </is>
       </c>
       <c r="U19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y19" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад Сумський ліцей № 33 Сумської міської ради</t>
+          <t>Комунальний заклад Сумський ліцей №7 імені Максима Савченка Сумської міської ради</t>
         </is>
       </c>
       <c r="B20" s="5" t="n">
-        <v>176807</v>
+        <v>143776</v>
       </c>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
-          <t>КЗ СУМСЬКИЙ ЛІЦЕЙ №33 СМР</t>
+          <t>КЗ Сумський ліцей №7 ім. М. Савченка СМР</t>
         </is>
       </c>
       <c r="E20" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G20" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H20" s="6" t="inlineStr">
         <is>
           <t>5910136600</t>
         </is>
       </c>
       <c r="I20" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J20" s="4" t="inlineStr">
         <is>
           <t>Суми, Сумська область</t>
         </is>
       </c>
       <c r="K20" s="4" t="inlineStr">
         <is>
-          <t>вулиця Засумська, 3</t>
+          <t>вулиця Лесі Українки, 23</t>
         </is>
       </c>
       <c r="L20" s="6" t="inlineStr">
         <is>
           <t>UA59080270010287243</t>
         </is>
       </c>
       <c r="M20" s="4" t="inlineStr">
         <is>
           <t>Сумська обл., м. Суми</t>
         </is>
       </c>
       <c r="N20" s="7"/>
       <c r="O20" s="4" t="inlineStr">
         <is>
           <t>Управління освіти і науки Сумської міської ради</t>
         </is>
       </c>
       <c r="P20" s="4" t="inlineStr">
         <is>
-          <t>(054)2700935</t>
+          <t>(0542)245390</t>
         </is>
       </c>
       <c r="Q20" s="4"/>
       <c r="R20" s="4" t="inlineStr">
         <is>
-          <t>sumylyceum@gmail.com</t>
+          <t>sumyschool7@ukr.net</t>
         </is>
       </c>
       <c r="S20" s="4" t="inlineStr">
         <is>
-          <t>https://kl.sumy.ua/</t>
+          <t>https://kussh7savchenka.wixsite.com/country-day-school-r/glavnaya</t>
         </is>
       </c>
       <c r="T20" s="4" t="inlineStr">
         <is>
-          <t>Директор Губська Ірина Олексіївна</t>
+          <t>Директор Деменко Олександра Миколаївна</t>
         </is>
       </c>
       <c r="U20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y20" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
@@ -4569,51 +4569,51 @@
       </c>
       <c r="N39" s="7"/>
       <c r="O39" s="4" t="inlineStr">
         <is>
           <t>Управління освіти і науки Сумської міської ради</t>
         </is>
       </c>
       <c r="P39" s="4" t="inlineStr">
         <is>
           <t>(0542)221509</t>
         </is>
       </c>
       <c r="Q39" s="4"/>
       <c r="R39" s="4" t="inlineStr">
         <is>
           <t>zosh132015@ukr.net</t>
         </is>
       </c>
       <c r="S39" s="4" t="inlineStr">
         <is>
           <t>https://sites.google.com/site/sumzosh13</t>
         </is>
       </c>
       <c r="T39" s="4" t="inlineStr">
         <is>
-          <t> Жмурко Ірина Володимирівна</t>
+          <t> Мороз Євген Вадимович</t>
         </is>
       </c>
       <c r="U39" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V39" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W39" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X39" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y39" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="40">