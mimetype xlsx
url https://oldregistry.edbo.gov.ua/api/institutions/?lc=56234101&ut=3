--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -842,51 +842,51 @@
       <c r="M6" s="4" t="inlineStr">
         <is>
           <t>Рівненська обл., Рівненський р-н, м. Костопіль</t>
         </is>
       </c>
       <c r="N6" s="7"/>
       <c r="O6" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Костопільської міської ради</t>
         </is>
       </c>
       <c r="P6" s="4" t="inlineStr">
         <is>
           <t>(03657)21736</t>
         </is>
       </c>
       <c r="Q6" s="4"/>
       <c r="R6" s="4" t="inlineStr">
         <is>
           <t>school3_kostopil@bigmir.net</t>
         </is>
       </c>
       <c r="S6" s="4"/>
       <c r="T6" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Бзіта Світлана Анатоліївна</t>
+          <t>Директор Андрійчук Олена Миколаївна</t>
         </is>
       </c>
       <c r="U6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y6" s="5" t="n">
         <v>2880</v>
       </c>