--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -624,51 +624,51 @@
       <c r="M4" s="4" t="inlineStr">
         <is>
           <t>Рівненська обл., Рівненський р-н, м. Костопіль</t>
         </is>
       </c>
       <c r="N4" s="7"/>
       <c r="O4" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Костопільської міської ради</t>
         </is>
       </c>
       <c r="P4" s="4" t="inlineStr">
         <is>
           <t>(03657)25363</t>
         </is>
       </c>
       <c r="Q4" s="4"/>
       <c r="R4" s="4" t="inlineStr">
         <is>
           <t>zosch9@ukr.net</t>
         </is>
       </c>
       <c r="S4" s="4"/>
       <c r="T4" s="4" t="inlineStr">
         <is>
-          <t>Директор Сьомак Ірина Миколаївна</t>
+          <t>Т.в.о. директора Савчук Наталія Іванівна</t>
         </is>
       </c>
       <c r="U4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y4" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
@@ -1066,51 +1066,51 @@
       <c r="M8" s="4" t="inlineStr">
         <is>
           <t>Рівненська обл., Рівненський р-н, м. Костопіль</t>
         </is>
       </c>
       <c r="N8" s="7"/>
       <c r="O8" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Костопільської міської ради</t>
         </is>
       </c>
       <c r="P8" s="4" t="inlineStr">
         <is>
           <t>(03657)21003, (03657)21425</t>
         </is>
       </c>
       <c r="Q8" s="4"/>
       <c r="R8" s="4" t="inlineStr">
         <is>
           <t>zoh_5@ukr.net</t>
         </is>
       </c>
       <c r="S8" s="4"/>
       <c r="T8" s="4" t="inlineStr">
         <is>
-          <t>Директор Ващук Наталія Валеріївна</t>
+          <t>Т.в.о. директора Рейнерович Катерина Юріївна</t>
         </is>
       </c>
       <c r="U8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y8" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
@@ -1461,51 +1461,51 @@
         </is>
       </c>
       <c r="Y11" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="4" t="inlineStr">
         <is>
           <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "РІВНЕНСЬКИЙ ОБЛАСНИЙ ЛІЦЕЙ КОМПЕТЕНТНОЇ ТА ДЕМОКРАТИЧНОЇ ОСВІТИ "ПРОАКТИВНІСТЬ"</t>
         </is>
       </c>
       <c r="B12" s="5" t="n">
         <v>176898</v>
       </c>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>ТОВ "ЛІЦЕЙ "ПРОАКТИВНІСТЬ"</t>
         </is>
       </c>
       <c r="E12" s="4" t="inlineStr">
         <is>
-          <t>працює</t>
+          <t>призупинено</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G12" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H12" s="6" t="inlineStr">
         <is>
           <t>5623410100</t>
         </is>
       </c>
       <c r="I12" s="4" t="inlineStr">
         <is>
           <t>Рівненська область</t>
         </is>
       </c>
       <c r="J12" s="4" t="inlineStr">
         <is>
           <t>Костопіль, Костопільський район, Рівненська область</t>