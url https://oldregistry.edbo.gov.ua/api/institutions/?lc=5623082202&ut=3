--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -319,64 +319,64 @@
       </c>
       <c r="V1" s="3" t="inlineStr">
         <is>
           <t>Сільський</t>
         </is>
       </c>
       <c r="W1" s="3" t="inlineStr">
         <is>
           <t>Гірський</t>
         </is>
       </c>
       <c r="X1" s="3" t="inlineStr">
         <is>
           <t>Інтернат</t>
         </is>
       </c>
       <c r="Y1" s="3" t="inlineStr">
         <is>
           <t>Ліцензовані обсяги</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="4" t="inlineStr">
         <is>
-          <t>Старокорецька філія опорного закладу освіти "Корецький ліцей" Корецької міської ради</t>
+          <t>Старокорецька філія закладу загальної середньої освіти "Корецька гімназія" Корецької міської ради</t>
         </is>
       </c>
       <c r="B2" s="5" t="n">
         <v>135340</v>
       </c>
       <c r="C2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D2" s="4" t="inlineStr">
         <is>
-          <t>Старокорецька філія ОЗО "Корецький ліцей"</t>
+          <t>Старокорецька філія ЗЗСО "Корецька гімназія"</t>
         </is>
       </c>
       <c r="E2" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F2" s="4" t="inlineStr">
         <is>
           <t>початкова школа</t>
         </is>
       </c>
       <c r="G2" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H2" s="6" t="inlineStr">
         <is>
           <t>5623082202</t>
         </is>
       </c>
       <c r="I2" s="4" t="inlineStr">
         <is>
           <t>Рівненська область</t>
@@ -394,61 +394,61 @@
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA56060310280096836</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Рівненська обл., Рівненський р-н, с. Старий Корець</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, культури, туризму, молоді та спорту Корецької міської ради</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(068)7583031</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
-          <t>korec.lyceum@gmail.com</t>
+          <t>korec.gimnazia@gmail.com</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
           <t>http://www.starkorets-nvk.rv.sch.in.ua/</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
-          <t>Директор Бондар Олександр Федорович</t>
+          <t>Директор Ющук Руслана Михайлівна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>Філія</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y2" s="5" t="n">
         <v>70</v>
       </c>