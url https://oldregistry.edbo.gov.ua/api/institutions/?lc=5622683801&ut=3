--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -335,55 +335,51 @@
       <c r="Y1" s="3" t="inlineStr">
         <is>
           <t>Ліцензовані обсяги</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="4" t="inlineStr">
         <is>
           <t>Миротинська гімназія Здовбицької сільської ради Рівненської області</t>
         </is>
       </c>
       <c r="B2" s="5" t="n">
         <v>136476</v>
       </c>
       <c r="C2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D2" s="4" t="inlineStr">
         <is>
           <t>Миротинська гімназія</t>
         </is>
       </c>
-      <c r="E2" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E2" s="4"/>
       <c r="F2" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G2" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H2" s="6" t="inlineStr">
         <is>
           <t>5622683801</t>
         </is>
       </c>
       <c r="I2" s="4" t="inlineStr">
         <is>
           <t>Рівненська область</t>
         </is>
       </c>
       <c r="J2" s="4" t="inlineStr">
         <is>
           <t>с. Миротин, Здолбунівський район, Рівненська область</t>
         </is>
       </c>
@@ -400,51 +396,51 @@
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Рівненська обл., Рівненський р-н, с. Миротин</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, культури, молоді та спорту Здовбицької сільської ради</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(03652)57918</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>zd_mirotin@I.ua</t>
         </is>
       </c>
       <c r="S2" s="4"/>
       <c r="T2" s="4" t="inlineStr">
         <is>
-          <t>Директор Вознюк Тетяна Сергіївна</t>
+          <t>Т.в.о. директора Вознюк Валентина Володимирівна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y2" s="5"/>
     </row>
   </sheetData>