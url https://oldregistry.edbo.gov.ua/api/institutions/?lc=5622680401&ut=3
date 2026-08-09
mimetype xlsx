--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -388,63 +388,63 @@
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
           <t>вулиця Попівська, 34</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA56060410020025308</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Рівненська обл., Рівненський р-н, с. Білашів</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, культури і туризму, молоді та спорту Мізоцької селищної ради</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
-          <t>(068)5394855</t>
+          <t>(068)4241114</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>bilashiv_school@ukr.net</t>
         </is>
       </c>
       <c r="S2" s="4"/>
       <c r="T2" s="4" t="inlineStr">
         <is>
-          <t>Директор Мачелюк Світлана Валеріївна</t>
+          <t>Директор Сокол Сергій Степанович</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y2" s="5"/>
     </row>
   </sheetData>