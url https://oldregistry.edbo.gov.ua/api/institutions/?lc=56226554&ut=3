--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -388,63 +388,63 @@
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
           <t>вулиця С. Шолудька, 6</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA56060410010036976</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Рівненська обл., Рівненський р-н, с-ще Мізоч</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, культури і туризму, молоді та спорту Мізоцької селищної ради</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
-          <t>(097)9574286</t>
+          <t>(068)5394855</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>mizochnvk@ukr.net</t>
         </is>
       </c>
       <c r="S2" s="4"/>
       <c r="T2" s="4" t="inlineStr">
         <is>
-          <t>Директор Овсійчук Раїса Андріївна</t>
+          <t>Директор Мачелюк Світлана Валеріївна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
@@ -513,51 +513,51 @@
       </c>
       <c r="N3" s="7"/>
       <c r="O3" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Рівненської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
           <t>(03652)40130</t>
         </is>
       </c>
       <c r="Q3" s="4"/>
       <c r="R3" s="4" t="inlineStr">
         <is>
           <t>mizochspec@ukr.net</t>
         </is>
       </c>
       <c r="S3" s="4" t="inlineStr">
         <is>
           <t>http://mizoch-specshkola.communal.rv.ua</t>
         </is>
       </c>
       <c r="T3" s="4" t="inlineStr">
         <is>
-          <t>Директор Ткачук Валентина Віталіївна</t>
+          <t>В.о. директора Киричук Оксана Василівна</t>
         </is>
       </c>
       <c r="U3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y3" s="5"/>
     </row>
   </sheetData>