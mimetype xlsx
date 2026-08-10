--- v0 (2026-06-14)
+++ v1 (2026-08-10)
@@ -741,51 +741,51 @@
       </c>
       <c r="N5" s="7"/>
       <c r="O5" s="4" t="inlineStr">
         <is>
           <t>Управління з гуманітарних питань Здолбунівської міської ради</t>
         </is>
       </c>
       <c r="P5" s="4" t="inlineStr">
         <is>
           <t>(03652)23267</t>
         </is>
       </c>
       <c r="Q5" s="4"/>
       <c r="R5" s="4" t="inlineStr">
         <is>
           <t>zdolbshool3@ukr.net</t>
         </is>
       </c>
       <c r="S5" s="4" t="inlineStr">
         <is>
           <t>zdolbschool3.at.ua</t>
         </is>
       </c>
       <c r="T5" s="4" t="inlineStr">
         <is>
-          <t>Директор Ковальчук Лариса Євгеніївна</t>
+          <t>Директор Маринич Лілія Миколаївна</t>
         </is>
       </c>
       <c r="U5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y5" s="5" t="n">
         <v>2010</v>
       </c>