--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -319,131 +319,131 @@
       </c>
       <c r="V1" s="3" t="inlineStr">
         <is>
           <t>Сільський</t>
         </is>
       </c>
       <c r="W1" s="3" t="inlineStr">
         <is>
           <t>Гірський</t>
         </is>
       </c>
       <c r="X1" s="3" t="inlineStr">
         <is>
           <t>Інтернат</t>
         </is>
       </c>
       <c r="Y1" s="3" t="inlineStr">
         <is>
           <t>Ліцензовані обсяги</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад "Малосадівський ліцей" Привільненської сільської ради</t>
+          <t>комунальний заклад "Малосадівська гімназія" Привільненської сільської ради</t>
         </is>
       </c>
       <c r="B2" s="5" t="n">
         <v>148139</v>
       </c>
       <c r="C2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D2" s="4" t="inlineStr">
         <is>
-          <t>Малосадівський ліцей</t>
+          <t>Малосадівська гімназія</t>
         </is>
       </c>
       <c r="E2" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F2" s="4" t="inlineStr">
         <is>
-          <t>навчально-виховний комплекс (об'єднання)</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G2" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H2" s="6" t="inlineStr">
         <is>
           <t>5621683501</t>
         </is>
       </c>
       <c r="I2" s="4" t="inlineStr">
         <is>
           <t>Рівненська область</t>
         </is>
       </c>
       <c r="J2" s="4" t="inlineStr">
         <is>
           <t>с. Малі Сади, Дубенський район, Рівненська область</t>
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
           <t>вулиця Центральна, 12</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA56040270100022874</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Рівненська обл., Дубенський р-н, с. Малі Сади</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, культури, молоді та спорту Привільненської сільської ради</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
-          <t>(098)7999367</t>
+          <t>(066)8406599</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
-          <t>dubno_sat4@ukr.net</t>
+          <t>sadu_licey@ukr.net</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
-          <t>malsad.at.ua</t>
+          <t>http://malisady-lyceum.rv.sch.in.ua/</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
           <t>Директор Тимощук Світлана Іванівна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>