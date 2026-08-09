--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -319,271 +319,271 @@
       </c>
       <c r="V1" s="3" t="inlineStr">
         <is>
           <t>Сільський</t>
         </is>
       </c>
       <c r="W1" s="3" t="inlineStr">
         <is>
           <t>Гірський</t>
         </is>
       </c>
       <c r="X1" s="3" t="inlineStr">
         <is>
           <t>Інтернат</t>
         </is>
       </c>
       <c r="Y1" s="3" t="inlineStr">
         <is>
           <t>Ліцензовані обсяги</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="4" t="inlineStr">
         <is>
-          <t>Гощанський академічний ліцей Гощанської селищної ради Рівненської області</t>
+          <t>Гощанська гімназія Гощанської селищної ради Рівненської області</t>
         </is>
       </c>
       <c r="B2" s="5" t="n">
-        <v>148592</v>
+        <v>148591</v>
       </c>
       <c r="C2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D2" s="4" t="inlineStr">
         <is>
-          <t>Гощанський академічний ліцей</t>
+          <t>Гощанська гімназія</t>
         </is>
       </c>
       <c r="E2" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F2" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G2" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H2" s="6" t="inlineStr">
         <is>
           <t>5621255100</t>
         </is>
       </c>
       <c r="I2" s="4" t="inlineStr">
         <is>
           <t>Рівненська область</t>
         </is>
       </c>
       <c r="J2" s="4" t="inlineStr">
         <is>
           <t>смт Гоща, Гощанський район, Рівненська область</t>
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
-          <t>вулиця Незалежності, 21а</t>
+          <t>вулиця Соборна, 4</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA56060170010032159</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Рівненська обл., Рівненський р-н, с-ще Гоща</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Гощанської селищної ради Рівненської області</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
-          <t>(03650)21116, (067)1049496</t>
+          <t>(03650)21341, (03650)21991, (03650)21880, (098)0522067</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
-          <t>g_gimnazia@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>goshchanskazosh@ukr.net</t>
+        </is>
+      </c>
+      <c r="S2" s="4"/>
       <c r="T2" s="4" t="inlineStr">
         <is>
-          <t>Директор Хрипа Маріанна Володимирівна</t>
+          <t>Директор Талащук Алла Спиридонівна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y2" s="5" t="n">
-        <v>582</v>
+        <v>963</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="4" t="inlineStr">
         <is>
-          <t>Гощанський ліцей Гощанської селищної ради Рівненської області</t>
+          <t>Гощанський академічний ліцей Гощанської селищної ради Рівненської області</t>
         </is>
       </c>
       <c r="B3" s="5" t="n">
-        <v>148591</v>
+        <v>148592</v>
       </c>
       <c r="C3" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D3" s="4" t="inlineStr">
         <is>
-          <t>Гощанський ліцей</t>
+          <t>Гощанський академічний ліцей</t>
         </is>
       </c>
       <c r="E3" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F3" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G3" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H3" s="6" t="inlineStr">
         <is>
           <t>5621255100</t>
         </is>
       </c>
       <c r="I3" s="4" t="inlineStr">
         <is>
           <t>Рівненська область</t>
         </is>
       </c>
       <c r="J3" s="4" t="inlineStr">
         <is>
           <t>смт Гоща, Гощанський район, Рівненська область</t>
         </is>
       </c>
       <c r="K3" s="4" t="inlineStr">
         <is>
-          <t>вулиця Соборна, 4</t>
+          <t>вулиця Незалежності, 21а</t>
         </is>
       </c>
       <c r="L3" s="6" t="inlineStr">
         <is>
           <t>UA56060170010032159</t>
         </is>
       </c>
       <c r="M3" s="4" t="inlineStr">
         <is>
           <t>Рівненська обл., Рівненський р-н, с-ще Гоща</t>
         </is>
       </c>
       <c r="N3" s="7"/>
       <c r="O3" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Гощанської селищної ради Рівненської області</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
-          <t>(03650)21341, (03650)21991, (03650)21880, (098)0522067</t>
+          <t>(03650)21116, (067)1049496</t>
         </is>
       </c>
       <c r="Q3" s="4"/>
       <c r="R3" s="4" t="inlineStr">
         <is>
-          <t>goshchanskazosh@ukr.net</t>
-[...2 lines deleted...]
-      <c r="S3" s="4"/>
+          <t>g_gimnazia@ukr.net</t>
+        </is>
+      </c>
+      <c r="S3" s="4" t="inlineStr">
+        <is>
+          <t>http://grg.rv.ua/</t>
+        </is>
+      </c>
       <c r="T3" s="4" t="inlineStr">
         <is>
-          <t>Директор Талащук Алла Спиридонівна</t>
+          <t>Т.в.о. директора Мартофляк Іван Миколайович</t>
         </is>
       </c>
       <c r="U3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y3" s="5" t="n">
-        <v>963</v>
+        <v>582</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:Y3"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>