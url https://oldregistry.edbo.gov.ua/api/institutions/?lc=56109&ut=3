--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -436,358 +436,358 @@
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="4" t="inlineStr">
         <is>
-          <t>Острозький ліцей № 2 Острозької міської ради Рівненської області</t>
+          <t>Острозька гімназія № 2 Острозької міської ради Рівненської області</t>
         </is>
       </c>
       <c r="B3" s="5" t="n">
         <v>139866</v>
       </c>
       <c r="C3" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D3" s="4" t="inlineStr">
         <is>
-          <t>Острозький ліцей № 2</t>
+          <t>Острозька гімназія № 2</t>
         </is>
       </c>
       <c r="E3" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F3" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G3" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H3" s="6" t="inlineStr">
         <is>
           <t>5610900000</t>
         </is>
       </c>
       <c r="I3" s="4" t="inlineStr">
         <is>
           <t>Рівненська область</t>
         </is>
       </c>
       <c r="J3" s="4" t="inlineStr">
         <is>
           <t>Острог, Рівненська область</t>
         </is>
       </c>
       <c r="K3" s="4" t="inlineStr">
         <is>
           <t>площа Освіти, 6</t>
         </is>
       </c>
       <c r="L3" s="6" t="inlineStr">
         <is>
           <t>UA56060450010014169</t>
         </is>
       </c>
       <c r="M3" s="4" t="inlineStr">
         <is>
           <t>Рівненська обл., м. Острог</t>
         </is>
       </c>
       <c r="N3" s="7"/>
       <c r="O3" s="4" t="inlineStr">
         <is>
           <t>Управління освіти, молоді та спорту виконавчого комітету Острозької міської ради</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
-          <t>(097)4016254</t>
+          <t>(096)2536602</t>
         </is>
       </c>
       <c r="Q3" s="4"/>
       <c r="R3" s="4" t="inlineStr">
         <is>
           <t>gimmnaziya@ukr.net</t>
         </is>
       </c>
       <c r="S3" s="4" t="inlineStr">
         <is>
           <t>ostroggimnaziya1.wixsite.com</t>
         </is>
       </c>
       <c r="T3" s="4" t="inlineStr">
         <is>
-          <t>Директор Параниця Алла Володимирівна</t>
+          <t>Директор Абрамович Тетяна Михайлівна</t>
         </is>
       </c>
       <c r="U3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y3" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
-          <t>Острозький ліцей №1 Острозької міської ради Рівненської області</t>
+          <t>Острозька гімназія №3 Острозької міської ради Рівненської області</t>
         </is>
       </c>
       <c r="B4" s="5" t="n">
-        <v>139829</v>
+        <v>139830</v>
       </c>
       <c r="C4" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
-          <t>Острозький ліцей №1</t>
+          <t>Острозька гімназія № 3</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F4" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G4" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H4" s="6" t="inlineStr">
         <is>
           <t>5610900000</t>
         </is>
       </c>
       <c r="I4" s="4" t="inlineStr">
         <is>
           <t>Рівненська область</t>
         </is>
       </c>
       <c r="J4" s="4" t="inlineStr">
         <is>
           <t>Острог, Рівненська область</t>
         </is>
       </c>
       <c r="K4" s="4" t="inlineStr">
         <is>
-          <t>площа Освіти, 6-А</t>
+          <t>вулиця Івана Вишенського, 3-А</t>
         </is>
       </c>
       <c r="L4" s="6" t="inlineStr">
         <is>
           <t>UA56060450010014169</t>
         </is>
       </c>
       <c r="M4" s="4" t="inlineStr">
         <is>
           <t>Рівненська обл., м. Острог</t>
         </is>
       </c>
       <c r="N4" s="7"/>
       <c r="O4" s="4" t="inlineStr">
         <is>
           <t>Управління освіти, молоді та спорту виконавчого комітету Острозької міської ради</t>
         </is>
       </c>
       <c r="P4" s="4" t="inlineStr">
         <is>
-          <t>(067)9288313</t>
+          <t>(096)5701143</t>
         </is>
       </c>
       <c r="Q4" s="4"/>
       <c r="R4" s="4" t="inlineStr">
         <is>
-          <t>shkola_1@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>zosh_ostrog3@ukr.net</t>
+        </is>
+      </c>
+      <c r="S4" s="4"/>
       <c r="T4" s="4" t="inlineStr">
         <is>
-          <t>Директор Лазарчук Руслана Миколаївна</t>
+          <t>Директор Тимчук Любов Олександрівна</t>
         </is>
       </c>
       <c r="U4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y4" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
-          <t>Острозький ліцей №3 Острозької міської ради Рівненської області</t>
+          <t>Острозький ліцей №1 Острозької міської ради Рівненської області</t>
         </is>
       </c>
       <c r="B5" s="5" t="n">
-        <v>139830</v>
+        <v>139829</v>
       </c>
       <c r="C5" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D5" s="4" t="inlineStr">
         <is>
-          <t>Острозький ліцей № 3</t>
+          <t>Острозький ліцей №1</t>
         </is>
       </c>
       <c r="E5" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F5" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G5" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H5" s="6" t="inlineStr">
         <is>
           <t>5610900000</t>
         </is>
       </c>
       <c r="I5" s="4" t="inlineStr">
         <is>
           <t>Рівненська область</t>
         </is>
       </c>
       <c r="J5" s="4" t="inlineStr">
         <is>
           <t>Острог, Рівненська область</t>
         </is>
       </c>
       <c r="K5" s="4" t="inlineStr">
         <is>
-          <t>вулиця Івана Вишенського, 3-А</t>
+          <t>площа Освіти, 6-А</t>
         </is>
       </c>
       <c r="L5" s="6" t="inlineStr">
         <is>
           <t>UA56060450010014169</t>
         </is>
       </c>
       <c r="M5" s="4" t="inlineStr">
         <is>
           <t>Рівненська обл., м. Острог</t>
         </is>
       </c>
       <c r="N5" s="7"/>
       <c r="O5" s="4" t="inlineStr">
         <is>
           <t>Управління освіти, молоді та спорту виконавчого комітету Острозької міської ради</t>
         </is>
       </c>
       <c r="P5" s="4" t="inlineStr">
         <is>
-          <t>(096)5701143</t>
+          <t>(067)9288313</t>
         </is>
       </c>
       <c r="Q5" s="4"/>
       <c r="R5" s="4" t="inlineStr">
         <is>
-          <t>zosh_ostrog3@ukr.net</t>
-[...2 lines deleted...]
-      <c r="S5" s="4"/>
+          <t>shkola_1@ukr.net</t>
+        </is>
+      </c>
+      <c r="S5" s="4" t="inlineStr">
+        <is>
+          <t>http://ostrogzosh1.rv.ua/</t>
+        </is>
+      </c>
       <c r="T5" s="4" t="inlineStr">
         <is>
-          <t>Директор Тимчук Любов Олександрівна</t>
+          <t>Директор Лазарчук Руслана Миколаївна</t>
         </is>
       </c>
       <c r="U5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y5" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">