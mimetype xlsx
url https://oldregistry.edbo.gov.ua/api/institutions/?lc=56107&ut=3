--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -404,51 +404,51 @@
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Управління освіти виконавчого комітету Вараської міської ради</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(03636)3-17-41</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>Lyceum1.osvitavarash@gmail.com</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
           <t>http://znz1.varashosvita.rv.ua/</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
-          <t>Директор Середа Наталія Антонівна</t>
+          <t>В.о. директора Середа Наталія Антонівна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
@@ -507,51 +507,51 @@
       </c>
       <c r="L3" s="6" t="inlineStr">
         <is>
           <t>UA56020030010034121</t>
         </is>
       </c>
       <c r="M3" s="4" t="inlineStr">
         <is>
           <t>Рівненська обл., м. Вараш</t>
         </is>
       </c>
       <c r="N3" s="7"/>
       <c r="O3" s="4" t="inlineStr">
         <is>
           <t>Управління освіти виконавчого комітету Вараської міської ради</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
           <t>(03636)2-38-27, (03636)3-18-50</t>
         </is>
       </c>
       <c r="Q3" s="4"/>
       <c r="R3" s="4" t="inlineStr">
         <is>
-          <t>ZOH2@i.ua</t>
+          <t>zzso2varash@gmail.com</t>
         </is>
       </c>
       <c r="S3" s="4" t="inlineStr">
         <is>
           <t>http://znz2.varashosvita.rv.ua/</t>
         </is>
       </c>
       <c r="T3" s="4" t="inlineStr">
         <is>
           <t>Директор Горегляд Яна Іванівна</t>
         </is>
       </c>
       <c r="U3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
@@ -856,51 +856,51 @@
       </c>
       <c r="N6" s="7"/>
       <c r="O6" s="4" t="inlineStr">
         <is>
           <t>Управління освіти виконавчого комітету Вараської міської ради</t>
         </is>
       </c>
       <c r="P6" s="4" t="inlineStr">
         <is>
           <t>(067)490-14-67</t>
         </is>
       </c>
       <c r="Q6" s="4"/>
       <c r="R6" s="4" t="inlineStr">
         <is>
           <t>zzso5varash@gmail.com</t>
         </is>
       </c>
       <c r="S6" s="4" t="inlineStr">
         <is>
           <t>https://varashlitsey5.rv.ua</t>
         </is>
       </c>
       <c r="T6" s="4" t="inlineStr">
         <is>
-          <t>Директор Пашко Руслан Федорович</t>
+          <t>В.о. директора Пашко Руслан Федорович</t>
         </is>
       </c>
       <c r="U6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y6" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">