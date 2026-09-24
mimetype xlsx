--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -319,64 +319,64 @@
       </c>
       <c r="V1" s="3" t="inlineStr">
         <is>
           <t>Сільський</t>
         </is>
       </c>
       <c r="W1" s="3" t="inlineStr">
         <is>
           <t>Гірський</t>
         </is>
       </c>
       <c r="X1" s="3" t="inlineStr">
         <is>
           <t>Інтернат</t>
         </is>
       </c>
       <c r="Y1" s="3" t="inlineStr">
         <is>
           <t>Ліцензовані обсяги</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="4" t="inlineStr">
         <is>
-          <t>Вараський ліцей №1 Вараської міської ради</t>
+          <t>Вараський академічний ліцей Вараської міської ради Вараського району Рівненської області</t>
         </is>
       </c>
       <c r="B2" s="5" t="n">
         <v>137217</v>
       </c>
       <c r="C2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D2" s="4" t="inlineStr">
         <is>
-          <t>Вараський ліцей №1</t>
+          <t>Вараський академічний ліцей</t>
         </is>
       </c>
       <c r="E2" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F2" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G2" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H2" s="6" t="inlineStr">
         <is>
           <t>5610700000</t>
         </is>
       </c>
       <c r="I2" s="4" t="inlineStr">
         <is>
           <t>Рівненська область</t>
@@ -856,51 +856,51 @@
       </c>
       <c r="N6" s="7"/>
       <c r="O6" s="4" t="inlineStr">
         <is>
           <t>Управління освіти виконавчого комітету Вараської міської ради</t>
         </is>
       </c>
       <c r="P6" s="4" t="inlineStr">
         <is>
           <t>(067)490-14-67</t>
         </is>
       </c>
       <c r="Q6" s="4"/>
       <c r="R6" s="4" t="inlineStr">
         <is>
           <t>zzso5varash@gmail.com</t>
         </is>
       </c>
       <c r="S6" s="4" t="inlineStr">
         <is>
           <t>https://varashlitsey5.rv.ua</t>
         </is>
       </c>
       <c r="T6" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Пашко Руслан Федорович</t>
+          <t>В.о. директора Сільман Лариса Анатоліївна</t>
         </is>
       </c>
       <c r="U6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y6" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">