--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -1385,51 +1385,51 @@
       </c>
       <c r="N11" s="7"/>
       <c r="O11" s="4" t="inlineStr">
         <is>
           <t>Управління освіти виконавчого комітету Рівненської міської ради</t>
         </is>
       </c>
       <c r="P11" s="4" t="inlineStr">
         <is>
           <t>(0362)633522, (0362)633616</t>
         </is>
       </c>
       <c r="Q11" s="4"/>
       <c r="R11" s="4" t="inlineStr">
         <is>
           <t>zosh14@i.ua</t>
         </is>
       </c>
       <c r="S11" s="4" t="inlineStr">
         <is>
           <t>http://nvk14.rv.ua</t>
         </is>
       </c>
       <c r="T11" s="4" t="inlineStr">
         <is>
-          <t>Директор Демчук Юрій Михайлович</t>
+          <t>Директор Сорока Ірина Анатоліївна</t>
         </is>
       </c>
       <c r="U11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y11" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
@@ -2483,51 +2483,51 @@
       </c>
       <c r="N21" s="7"/>
       <c r="O21" s="4" t="inlineStr">
         <is>
           <t>Управління освіти виконавчого комітету Рівненської міської ради</t>
         </is>
       </c>
       <c r="P21" s="4" t="inlineStr">
         <is>
           <t>(036)2637995</t>
         </is>
       </c>
       <c r="Q21" s="4"/>
       <c r="R21" s="4" t="inlineStr">
         <is>
           <t>rivneschool11@gmail.com</t>
         </is>
       </c>
       <c r="S21" s="4" t="inlineStr">
         <is>
           <t>school11.rv.ua</t>
         </is>
       </c>
       <c r="T21" s="4" t="inlineStr">
         <is>
-          <t>Директор Синяк Лариса Олександрівна</t>
+          <t>Директор Самолюк Наталія Василівна</t>
         </is>
       </c>
       <c r="U21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y21" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
@@ -3250,51 +3250,51 @@
       </c>
       <c r="N28" s="7"/>
       <c r="O28" s="4" t="inlineStr">
         <is>
           <t>Управління освіти виконавчого комітету Рівненської міської ради</t>
         </is>
       </c>
       <c r="P28" s="4" t="inlineStr">
         <is>
           <t>(0362)651741, (0362)651896</t>
         </is>
       </c>
       <c r="Q28" s="4"/>
       <c r="R28" s="4" t="inlineStr">
         <is>
           <t>zosh22rv@gmail.com</t>
         </is>
       </c>
       <c r="S28" s="4" t="inlineStr">
         <is>
           <t>school22.rv.ua</t>
         </is>
       </c>
       <c r="T28" s="4" t="inlineStr">
         <is>
-          <t>Директор Шама Сергій Андрійович</t>
+          <t>Директор Бардаш Тетяна Леонідівна</t>
         </is>
       </c>
       <c r="U28" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V28" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W28" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X28" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y28" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
@@ -4917,51 +4917,51 @@
       </c>
       <c r="N43" s="7"/>
       <c r="O43" s="4" t="inlineStr">
         <is>
           <t>Управління освіти виконавчого комітету Рівненської міської ради</t>
         </is>
       </c>
       <c r="P43" s="4" t="inlineStr">
         <is>
           <t>(068)0008999</t>
         </is>
       </c>
       <c r="Q43" s="4"/>
       <c r="R43" s="4" t="inlineStr">
         <is>
           <t>schooltradycia@gmail.com</t>
         </is>
       </c>
       <c r="S43" s="4" t="inlineStr">
         <is>
           <t>http://tradrivne.com</t>
         </is>
       </c>
       <c r="T43" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Есаулов Дмитро Михайлович</t>
+          <t>Директор Есаулов Дмитро Михайлович</t>
         </is>
       </c>
       <c r="U43" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V43" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W43" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X43" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y43" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="44">