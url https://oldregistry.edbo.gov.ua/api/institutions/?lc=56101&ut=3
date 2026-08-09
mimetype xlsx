--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -3904,51 +3904,51 @@
       </c>
       <c r="N34" s="7"/>
       <c r="O34" s="4" t="inlineStr">
         <is>
           <t>Управління освіти виконавчого комітету Рівненської міської ради</t>
         </is>
       </c>
       <c r="P34" s="4" t="inlineStr">
         <is>
           <t>(0362)641257</t>
         </is>
       </c>
       <c r="Q34" s="4"/>
       <c r="R34" s="4" t="inlineStr">
         <is>
           <t>lyceum8.rivne@gmail.com</t>
         </is>
       </c>
       <c r="S34" s="4" t="inlineStr">
         <is>
           <t>http://www.school8.rv.ua</t>
         </is>
       </c>
       <c r="T34" s="4" t="inlineStr">
         <is>
-          <t>Директор Назарук Ніна В'ячеславівна</t>
+          <t>Директор Парфенюк Лариса Анатоліївна</t>
         </is>
       </c>
       <c r="U34" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V34" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W34" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X34" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y34" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">