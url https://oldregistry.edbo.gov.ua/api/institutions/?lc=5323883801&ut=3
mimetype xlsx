--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -337,51 +337,51 @@
           <t>Ліцензовані обсяги</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="4" t="inlineStr">
         <is>
           <t>Малютинська філія Теплівської загальноосвітньої школи І-ІІІ ступенів Пирятинської міської ради Полтавської області</t>
         </is>
       </c>
       <c r="B2" s="5" t="n">
         <v>139851</v>
       </c>
       <c r="C2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D2" s="4" t="inlineStr">
         <is>
           <t>Малютинська філія Теплівської зш І-ІІІ ст</t>
         </is>
       </c>
       <c r="E2" s="4" t="inlineStr">
         <is>
-          <t>працює</t>
+          <t>призупинено</t>
         </is>
       </c>
       <c r="F2" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G2" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H2" s="6" t="inlineStr">
         <is>
           <t>5323883801</t>
         </is>
       </c>
       <c r="I2" s="4" t="inlineStr">
         <is>
           <t>Полтавська область</t>
         </is>
       </c>
       <c r="J2" s="4" t="inlineStr">
         <is>
           <t>с. Малютинці, Пирятинський район, Полтавська область</t>
@@ -392,55 +392,51 @@
           <t>вулиця Садова, 22</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA53040090270086322</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., Лубенський р-н, с. Малютинці</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, молоді та спорту Пирятинської міської ради</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(099)7730566</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
-      <c r="R2" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="R2" s="4"/>
       <c r="S2" s="4" t="inlineStr">
         <is>
           <t>http://malut.klasna.com</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
           <t>Директор Усенко Алла Михайлівна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>Філія</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>