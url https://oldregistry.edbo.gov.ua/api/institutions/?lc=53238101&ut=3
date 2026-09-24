--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -678,51 +678,51 @@
       <c r="Y4" s="5" t="n">
         <v>900</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
           <t>Філія Пирятинського ліцею Пирятинської міської ради Полтавської області</t>
         </is>
       </c>
       <c r="B5" s="5" t="n">
         <v>141467</v>
       </c>
       <c r="C5" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D5" s="4" t="inlineStr">
         <is>
           <t>Філія Пирятинського ліцею</t>
         </is>
       </c>
       <c r="E5" s="4" t="inlineStr">
         <is>
-          <t>працює</t>
+          <t>призупинено</t>
         </is>
       </c>
       <c r="F5" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G5" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H5" s="6" t="inlineStr">
         <is>
           <t>5323810100</t>
         </is>
       </c>
       <c r="I5" s="4" t="inlineStr">
         <is>
           <t>Полтавська область</t>
         </is>
       </c>
       <c r="J5" s="4" t="inlineStr">
         <is>
           <t>Пирятин, Пирятинський район, Полтавська область</t>