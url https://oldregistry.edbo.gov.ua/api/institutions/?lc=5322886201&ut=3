--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -319,64 +319,64 @@
       </c>
       <c r="V1" s="3" t="inlineStr">
         <is>
           <t>Сільський</t>
         </is>
       </c>
       <c r="W1" s="3" t="inlineStr">
         <is>
           <t>Гірський</t>
         </is>
       </c>
       <c r="X1" s="3" t="inlineStr">
         <is>
           <t>Інтернат</t>
         </is>
       </c>
       <c r="Y1" s="3" t="inlineStr">
         <is>
           <t>Ліцензовані обсяги</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="4" t="inlineStr">
         <is>
-          <t>Снітинська гімназія Лубенської міської ради Лубенського району Полтавської області</t>
+          <t>Снітинська філія Опорного закладу "Вовчицький ліцей імені В.Ф. Мицика Лубенської міської ради Лубенського району Полтавської області"</t>
         </is>
       </c>
       <c r="B2" s="5" t="n">
         <v>143763</v>
       </c>
       <c r="C2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D2" s="4" t="inlineStr">
         <is>
-          <t>Снітинська гімназія ЛМР</t>
+          <t>Снітинська філія Вовчицького ліцею ім. В.Ф. Мицика</t>
         </is>
       </c>
       <c r="E2" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F2" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G2" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H2" s="6" t="inlineStr">
         <is>
           <t>5322886201</t>
         </is>
       </c>
       <c r="I2" s="4" t="inlineStr">
         <is>
           <t>Полтавська область</t>
@@ -399,56 +399,56 @@
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., Лубенський р-н, с. Снітин</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Управління освіти виконавчого комітету Лубенської міської ради Лубенського району Полтавської області</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(05361)93340</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>snitunscka@gmail.com</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
-          <t>snitunscka.ucoz.ua</t>
+          <t>http://snityn-zosh.pp.ua/</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Горбик Ніна Василівна</t>
+          <t>Завідувач філією Горбик Ніна Василівна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y2" s="5" t="n">
         <v>390</v>
       </c>