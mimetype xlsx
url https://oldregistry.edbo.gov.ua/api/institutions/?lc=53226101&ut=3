--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -630,51 +630,51 @@
       </c>
       <c r="N4" s="7"/>
       <c r="O4" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти виконавчого комітету Лохвицької міської ради</t>
         </is>
       </c>
       <c r="P4" s="4" t="inlineStr">
         <is>
           <t>(05356)31767</t>
         </is>
       </c>
       <c r="Q4" s="4"/>
       <c r="R4" s="4" t="inlineStr">
         <is>
           <t>school2.lhv@gmail.com</t>
         </is>
       </c>
       <c r="S4" s="4" t="inlineStr">
         <is>
           <t>http://school-2.kl.com.ua</t>
         </is>
       </c>
       <c r="T4" s="4" t="inlineStr">
         <is>
-          <t>Директор Солохіна Олеся Юріївна</t>
+          <t>Т.в.о. директора Омельницька Тетяна Володимирівна</t>
         </is>
       </c>
       <c r="U4" s="6" t="inlineStr">
         <is>
           <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y4" s="5" t="n">
         <v>450</v>
       </c>